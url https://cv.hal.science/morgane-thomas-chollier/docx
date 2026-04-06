--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1732,278 +1732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Verification of Large Logical Models—Application to the Prediction of T Cell Response to Checkpoint Inhibitors</w:t>
+                <w:t xml:space="preserve">IL-12 Signaling Contributes to the Reprogramming of Neonatal CD8+ T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+                <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Cedillo-Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ramírez-Pliego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.558606⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352080v1</w:t>
+                <w:t xml:space="preserve">hal-02935693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-12 Signaling Contributes to the Reprogramming of Neonatal CD8+ T Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Verification of Large Logical Models—Application to the Prediction of T Cell Response to Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Ramírez-Pliego</w:t>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bargier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.558606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935693v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and modelling the TGF-β signalling interplays specifying the dorsal-ventral axis of the sea urchin embryo</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Floc'Hlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,377 +2117,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT variation-tools: An accessible and flexible framework to predict the impact of regulatory variants on transcription factor binding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating Anticipated Effects of Systematic Errors Supports Sister-Group Relationship between Xenacoelomorpha and Ambulacraria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rocha-Acevedo</w:t>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Ramirez-Navarro</w:t>
+                <w:t xml:space="preserve">Albert J Poustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+                <w:t xml:space="preserve">Marta Chiodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.09.009⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.1818-1826.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458940v1</w:t>
+                <w:t xml:space="preserve">hal-02392672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Anticipated Effects of Systematic Errors Supports Sister-Group Relationship between Xenacoelomorpha and Ambulacraria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert J Poustka</w:t>
+                <w:t xml:space="preserve">RSAT variation-tools: An accessible and flexible framework to predict the impact of regulatory variants on transcription factor binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Chiodin</w:t>
+                <w:t xml:space="preserve">Maria Rocha-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina J Hoff</w:t>
+                <w:t xml:space="preserve">Lucia Ramirez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
+                <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (11), pp.1818-1826.e6. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392672v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between T cell receptor and Toll-like receptor 5 signaling for CD4 + T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otoniel Rodríguez-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (577), pp.eaar3641. </w:t>
@@ -2519,295 +2519,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic STARR-seq reveals how DNA shape and sequence modulate transcriptional output and noise</w:t>
+                <w:t xml:space="preserve">RSAT 2018: regulatory sequence analysis tools 20th anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Schöne</w:t>
+                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bothe</w:t>
+                <w:t xml:space="preserve">Bruno Contreras-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edda Einfeldt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philipp Benner</w:t>
+                <w:t xml:space="preserve">Raul Ossio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007793⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W209 - W214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02155974v1</w:t>
+                <w:t xml:space="preserve">hal-01874932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT 2018: regulatory sequence analysis tools 20th anniversary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic STARR-seq reveals how DNA shape and sequence modulate transcriptional output and noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Schöne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Edda Einfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Contreras-Moreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
+                <w:t xml:space="preserve">Marina Borschiwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ossio</w:t>
+                <w:t xml:space="preserve">Philipp Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W209 - W214. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1007793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874932v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02155974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical modeling of lymphoid and myeloid cell specification and transdifferentiation</w:t>
               </w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Abraham Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Telorac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Prykhozhij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meierhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequences flanking the core-binding site modulate glucocorticoid receptor structure and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ibn-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4257,295 +4257,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete workflow for the analysis of full-size ChIP-seq (and similar) data sets using peak-motifs</w:t>
+                <w:t xml:space="preserve">RSAT peak-motifs: motif analysis in full-size ChIP-seq datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2012.088⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.e31-e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624286v1</w:t>
+                <w:t xml:space="preserve">hal-01624284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT peak-motifs: motif analysis in full-size ChIP-seq datasets</w:t>
+                <w:t xml:space="preserve">A complete workflow for the analysis of full-size ChIP-seq (and similar) data sets using peak-motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Darbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (4), pp.e31-e31. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1551-1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2012.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624284v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSAT 2011: regulatory sequence analysis tools</w:t>
               </w:r>
@@ -5139,360 +5139,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT: regulatory sequence analysis tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sand</w:t>
+                <w:t xml:space="preserve">Using RSAT to scan genome sequences for transcription factor binding sites and cis-regulatory modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. V. Turatsinze</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.1578--1588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624302v1</w:t>
+                <w:t xml:space="preserve">hal-01624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogenomic analyses of teleost fish Hox gene clusters: lessons from the cichlid fish Astatotilapia burtoni: comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-9-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RSAT to scan genome sequences for transcription factor binding sites and cis-regulatory modules</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RSAT: regulatory sequence analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.W119--W127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624305v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing multiple data sets by interconnecting RSAT programs via SOAP Web services-an example with ChIP-chip data</w:t>
               </w:r>
@@ -6582,273 +6582,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jobim 2022</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144874v1</w:t>
+                <w:t xml:space="preserve">hal-05144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
+              <w:t xml:space="preserve">jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144856v1</w:t>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t>
               </w:r>
@@ -7169,51 +7169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F4EE22"/>
+    <w:nsid w:val="445B956E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-thomas-chollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-476X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204769965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60151050206033412890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado-Magallanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ghayour-Khiavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xuan Lin Quy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708885v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana-Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elizondo-Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Nu&#241;ez-Reza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza S&#225;nchez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana V Leon-Apodaca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Ang&#233;lica Santana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2020.0061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Floc'Hlay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.266338.120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Valente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Collinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-0731-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.558606" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cedillo-Ba&#241;os" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ram&#237;rez-Pliego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bargier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.189944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rocha-Acevedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramirez-Navarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.09.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Poustka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiodin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Hoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sch&#246;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bothe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Einfeldt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Borschiwer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Benner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007793" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Contreras-Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ossio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Oevelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sardina Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Stefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610622114" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abraham Castro-Mondragon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaeger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van&#160;helden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx314" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Love" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Huska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jurk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#246;pflin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Starick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Telorac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Prykhozhij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meierhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Sauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Hossan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankari Nagarajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Baumgart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Xie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado Magallanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2287" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bagherpoor Helabad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dror" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12621" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ibn-Salem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185157.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Volovik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.01939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Watson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha B Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles A Pufall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316235110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2012.088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekin'S Janky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hufton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Keeffe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim El Masri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2011.409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cei Abreu-Goodger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heladia Salgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Collado-Vides" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leyns" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervoort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-73" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-Chollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Turatsinze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrance" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn304" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van Helden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vervisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simionato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Richards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-247" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022852.pub2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-thomas-chollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-476X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204769965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60151050206033412890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado-Magallanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ghayour-Khiavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xuan Lin Quy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708885v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana-Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elizondo-Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Nu&#241;ez-Reza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza S&#225;nchez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana V Leon-Apodaca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Ang&#233;lica Santana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2020.0061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Floc'Hlay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.266338.120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Valente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Collinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-0731-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cedillo-Ba&#241;os" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ram&#237;rez-Pliego" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bargier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.558606" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.189944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Poustka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Hoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rocha-Acevedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramirez-Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.09.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Contreras-Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ossio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sch&#246;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Einfeldt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Borschiwer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Benner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Oevelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sardina Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Stefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610622114" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abraham Castro-Mondragon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaeger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van&#160;helden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx314" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Love" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Huska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jurk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#246;pflin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Starick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Telorac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Prykhozhij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meierhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Sauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Hossan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankari Nagarajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Baumgart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Xie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado Magallanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2287" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bagherpoor Helabad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dror" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12621" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ibn-Salem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185157.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Volovik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.01939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Watson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha B Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles A Pufall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316235110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2012.088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekin'S Janky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hufton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Keeffe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim El Masri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2011.409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cei Abreu-Goodger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heladia Salgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Collado-Vides" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leyns" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervoort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-73" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-Chollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van Helden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Turatsinze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vervisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simionato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Richards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-247" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022852.pub2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>