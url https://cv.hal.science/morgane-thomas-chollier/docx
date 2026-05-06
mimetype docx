--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -790,1518 +790,1518 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosette Goïame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Bouhali</w:t>
+                <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aboukhalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426812v1</w:t>
+                <w:t xml:space="preserve">hal-05583485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsaruSim: a single-cell and spatial RNA-Seq Nanopore long-reads simulation workflow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Goïame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf087⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.433-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708885v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinko Besic</w:t>
+                <w:t xml:space="preserve">AsaruSim: a single-cell and spatial RNA-Seq Nanopore long-reads simulation workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kurowska</w:t>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Viry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 41 (Issue 3), pp.March 2025, btaf087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342449v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT 2022: regulatory sequence analysis tools</w:t>
+                <w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
+                <w:t xml:space="preserve">Morgane Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
+                <w:t xml:space="preserve">Volker Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Padilla-Gálvez</w:t>
+                <w:t xml:space="preserve">Vinko Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Anna Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Elizondo-Salas</w:t>
+                <w:t xml:space="preserve">Anouk Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669930v1</w:t>
+                <w:t xml:space="preserve">hal-04342449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical modelling of in vitro differentiation of human monocytes into dendritic cells unravels novel transcriptional regulatory interactions</w:t>
+                <w:t xml:space="preserve">RSAT 2022: regulatory sequence analysis tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen J Nuñez-Reza</w:t>
+                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantza Sánchez-Jiménez</w:t>
+                <w:t xml:space="preserve">Mónica Padilla-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana V Leon-Apodaca</w:t>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angélica Angélica Santana</w:t>
+                <w:t xml:space="preserve">Ana Elizondo-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.20200061. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2020.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352078v1</w:t>
+                <w:t xml:space="preserve">hal-03669930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-acting variation is common across regulatory layers but is often buffered during embryonic development</w:t>
+                <w:t xml:space="preserve">Logical modelling of in vitro differentiation of human monocytes into dendritic cells unravels novel transcriptional regulatory interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Floc'Hlay</w:t>
+                <w:t xml:space="preserve">Karen J Nuñez-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily S Wong</w:t>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingqing Zhao</w:t>
+                <w:t xml:space="preserve">Arantza Sánchez-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca R Viales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+                <w:t xml:space="preserve">Ana V Leon-Apodaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angélica Angélica Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.266338.120⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.20200061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2020.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352083v1</w:t>
+                <w:t xml:space="preserve">hal-03352078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activation trajectory of plasmacytoid dendritic cells in vivo during a viral infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cis-acting variation is common across regulatory layers but is often buffered during embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+                <w:t xml:space="preserve">Swann Floc'Hlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Valente</w:t>
+                <w:t xml:space="preserve">Emily S Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Collinet</w:t>
+                <w:t xml:space="preserve">Bingqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noudjoud Attaf</w:t>
+                <w:t xml:space="preserve">Rebecca R Viales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (9), pp.983-997. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.211 - 224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41590-020-0731-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.266338.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980944v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-12 Signaling Contributes to the Reprogramming of Neonatal CD8+ T Cells</w:t>
+                <w:t xml:space="preserve">The activation trajectory of plasmacytoid dendritic cells in vivo during a viral infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
+                <w:t xml:space="preserve">Abdenour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Cedillo-Baños</w:t>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
+                <w:t xml:space="preserve">Michael Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Ramírez-Pliego</w:t>
+                <w:t xml:space="preserve">Nils Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bargier</w:t>
+                <w:t xml:space="preserve">Noudjoud Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.983-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-020-0731-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935693v1</w:t>
+                <w:t xml:space="preserve">hal-02980944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Verification of Large Logical Models—Application to the Prediction of T Cell Response to Checkpoint Inhibitors</w:t>
+                <w:t xml:space="preserve">IL-12 Signaling Contributes to the Reprogramming of Neonatal CD8+ T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+                <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Cedillo-Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ramírez-Pliego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.558606⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352080v1</w:t>
+                <w:t xml:space="preserve">hal-02935693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and modelling the TGF-β signalling interplays specifying the dorsal-ventral axis of the sea urchin embryo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Computational Verification of Large Logical Models—Application to the Prediction of T Cell Response to Checkpoint Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.558606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.189944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352081v1</w:t>
+                <w:t xml:space="preserve">hal-03352080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Anticipated Effects of Systematic Errors Supports Sister-Group Relationship between Xenacoelomorpha and Ambulacraria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Chiodin</w:t>
+                <w:t xml:space="preserve">Deciphering and modelling the TGF-β signalling interplays specifying the dorsal-ventral axis of the sea urchin embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Floc'Hlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina J Hoff</w:t>
+                <w:t xml:space="preserve">Maria Dolores Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
+                <w:t xml:space="preserve">Emmanuel Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (11), pp.1818-1826.e6. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.189944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392672v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSAT variation-tools: An accessible and flexible framework to predict the impact of regulatory variants on transcription factor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rocha-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ramirez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2385,3454 +2385,3588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between T cell receptor and Toll-like receptor 5 signaling for CD4 + T cell activation</w:t>
+                <w:t xml:space="preserve">Mitigating Anticipated Effects of Systematic Errors Supports Sister-Group Relationship between Xenacoelomorpha and Ambulacraria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otoniel Rodríguez-Jorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Hernandez</w:t>
+                <w:t xml:space="preserve">Albert J Poustka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Chiodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina J Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dessimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3641⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.1818-1826.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154906v1</w:t>
+                <w:t xml:space="preserve">hal-02392672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT 2018: regulatory sequence analysis tools 20th anniversary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raul Ossio</w:t>
+                <w:t xml:space="preserve">Cooperation between T cell receptor and Toll-like receptor 5 signaling for CD4 + T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otoniel Rodríguez-Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky317⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (577), pp.eaar3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874932v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic STARR-seq reveals how DNA shape and sequence modulate transcriptional output and noise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSAT 2018: regulatory sequence analysis tools 20th anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edda Einfeldt</w:t>
+                <w:t xml:space="preserve">Nga thi thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Borschiwer</w:t>
+                <w:t xml:space="preserve">Bruno Contreras-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Santana-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Benner</w:t>
+                <w:t xml:space="preserve">Raul Ossio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1007793. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W209 - W214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02155974v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical modeling of lymphoid and myeloid cell specification and transdifferentiation</w:t>
+                <w:t xml:space="preserve">Synthetic STARR-seq reveals how DNA shape and sequence modulate transcriptional output and noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Collombet</w:t>
+                <w:t xml:space="preserve">Stefanie Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris van Oevelen</w:t>
+                <w:t xml:space="preserve">Melissa Bothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Sardina Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
+                <w:t xml:space="preserve">Edda Einfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Di Stefano</w:t>
+                <w:t xml:space="preserve">Marina Borschiwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1610622114⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1007793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352074v1</w:t>
+                <w:t xml:space="preserve">inserm-02155974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT matrix-clustering: dynamic exploration and redundancy reduction of transcription factor binding motif collections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logical modeling of lymphoid and myeloid cell specification and transdifferentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jaeger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+                <w:t xml:space="preserve">Samuel Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Van helden</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris van Oevelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Sardina Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx314⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (23), pp.5792-5799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1610622114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624366v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chromatin landscape and sequence in determining cell type-specific genomic glucocorticoid receptor binding and gene regulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Krox20 hindbrain regulation incorporates multiple modes of cooperation between cis-acting elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Jurk</w:t>
+                <w:t xml:space="preserve">Elodie Thierion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schöpflin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan R Starick</w:t>
+                <w:t xml:space="preserve">Johan Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1163⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), pp.e1006903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352072v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02158641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krox20 hindbrain regulation incorporates multiple modes of cooperation between cis-acting elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RSAT matrix-clustering: dynamic exploration and redundancy reduction of transcription factor binding motif collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Abraham Castro-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Thierion</w:t>
+                <w:t xml:space="preserve">Sébastien Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Le Men</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Van helden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (7), pp.e1006903. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (13), pp.e119--e119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02158641v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of DNA sequences that prevent glucocorticoid receptor binding to nearby response elements</w:t>
+                <w:t xml:space="preserve">Role of the chromatin landscape and sequence in determining cell type-specific genomic glucocorticoid receptor binding and gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Telorac</w:t>
+                <w:t xml:space="preserve">Michael I Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey V Prykhozhij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Schöne</w:t>
+                <w:t xml:space="preserve">Matthew R Huska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Meierhofer</w:t>
+                <w:t xml:space="preserve">Marcel Jurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Sauer</w:t>
+                <w:t xml:space="preserve">Robert Schöpflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan R Starick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (13), pp.6142 - 6156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw203⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.1805 - 1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352070v1</w:t>
+                <w:t xml:space="preserve">hal-03352072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Chaperone SSRP1 is Essential for Wnt Signaling Pathway Activity During Osteoblast Differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of DNA sequences that prevent glucocorticoid receptor binding to nearby response elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankari Nagarajan</w:t>
+                <w:t xml:space="preserve">Jonas Telorac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J Baumgart</w:t>
+                <w:t xml:space="preserve">Sergey V Prykhozhij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanhua Xie</w:t>
+                <w:t xml:space="preserve">David Meierhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Tirado Magallanes</w:t>
+                <w:t xml:space="preserve">Sascha Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (5), pp.1369 - 1376. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (13), pp.6142 - 6156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.2287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352065v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences flanking the core-binding site modulate glucocorticoid receptor structure and activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone Chaperone SSRP1 is Essential for Wnt Signaling Pathway Activity During Osteoblast Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Bagherpoor Helabad</w:t>
+                <w:t xml:space="preserve">Tareq Hossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Dror</w:t>
+                <w:t xml:space="preserve">Sankari Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lebars</w:t>
+                <w:t xml:space="preserve">Simon J Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhua Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tirado Magallanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12621⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (5), pp.1369 - 1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352071v1</w:t>
+                <w:t xml:space="preserve">hal-03352065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChIP-exo signal associated with DNA-binding motifs provides insight into the genomic binding of the glucocorticoid receptor and cooperating transcription factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Sequences flanking the core-binding site modulate glucocorticoid receptor structure and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Schöne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael I Love</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bagherpoor Helabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Dror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.185157.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352059v1</w:t>
+                <w:t xml:space="preserve">hal-03352071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT 2015: Regulatory Sequence Analysis Tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carl Herrmann</w:t>
+                <w:t xml:space="preserve">ChIP-exo signal associated with DNA-binding motifs provides insight into the genomic binding of the glucocorticoid receptor and cooperating transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan R Starick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A. Castro-Mondragon</w:t>
+                <w:t xml:space="preserve">Jonas Ibn-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (W1), pp.W50--W56. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.825 - 835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.185157.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624369v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the origin of the Hox-TALE patterning system</w:t>
+                <w:t xml:space="preserve">RSAT 2015: Regulatory Sequence Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+                <w:t xml:space="preserve">Alejandra Medina-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Volovik</w:t>
+                <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dard</w:t>
+                <w:t xml:space="preserve">Carl Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.01939⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (W1), pp.W50--W56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352057v1</w:t>
+                <w:t xml:space="preserve">hal-01624369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A naturally occuring insertion of a single amino acid rewires transcriptional regulation by glucocorticoid receptor isoforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Molecular insights into the origin of the Hox-TALE patterning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miles A Pufall</w:t>
+                <w:t xml:space="preserve">Yael Volovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer S Liu</w:t>
+                <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1316235110⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352056v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT peak-motifs: motif analysis in full-size ChIP-seq datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A naturally occuring insertion of a single amino acid rewires transcriptional regulation by glucocorticoid receptor isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa C Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha B Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles A Pufall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer S Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (44), pp.17826 - 17831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1316235110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624284v1</w:t>
+                <w:t xml:space="preserve">hal-03352056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete workflow for the analysis of full-size ChIP-seq (and similar) data sets using peak-motifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">RSAT peak-motifs: motif analysis in full-size ChIP-seq datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2012.088⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.e31-e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624286v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT 2011: regulatory sequence analysis tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A complete workflow for the analysis of full-size ChIP-seq (and similar) data sets using peak-motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Darbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr377⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1551-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2012.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624291v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor binding predictions using TRAP for the analysis of ChIP-seq data and regulatory SNPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">RSAT 2011: regulatory sequence analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sean O'Keeffe</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim El Masri</w:t>
+                <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekin'S Janky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2011.409⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39, pp.W86--W91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352055v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and empirical quality assessment of transcription factor-binding motifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transcription factor binding predictions using TRAP for the analysis of ChIP-seq data and regulatory SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heladia Salgado</w:t>
+                <w:t xml:space="preserve">Andrew Hufton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Collado-Vides</w:t>
+                <w:t xml:space="preserve">Matthias Heinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean O'Keeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq710⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1860-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2011.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624287v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-tree-based comprehensive study of metazoan Hox and ParaHox genes prompts new insights into their origin and evolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Theoretical and empirical quality assessment of transcription factor-binding motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Medina-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cei Abreu-Goodger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heladia Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Collado-Vides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-73⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3), pp.808--824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486240v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieve-ensembl-seq: user-friendly and large-scale retrieval of single or multi-genome sequences from Ensembl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas-Chollier</w:t>
+                <w:t xml:space="preserve">A non-tree-based comprehensive study of metazoan Hox and ParaHox genes prompts new insights into their origin and evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Van Helden</w:t>
+                <w:t xml:space="preserve">Valérie Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vervoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624297v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RSAT to scan genome sequences for transcription factor binding sites and cis-regulatory modules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Van Helden</w:t>
+                <w:t xml:space="preserve">Retrieve-ensembl-seq: user-friendly and large-scale retrieval of single or multi-genome sequences from Ensembl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Van Helden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (10), pp.1578--1588</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (20), pp.2739--2740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624305v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogenomic analyses of teleost fish Hox gene clusters: lessons from the cichlid fish Astatotilapia burtoni: comment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Using RSAT to scan genome sequences for transcription factor binding sites and cis-regulatory modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ledent</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Van Helden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.1578--1588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352045v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSAT: regulatory sequence analysis tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative phylogenomic analyses of teleost fish Hox gene clusters: lessons from the cichlid fish Astatotilapia burtoni: comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn304⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624302v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multiple data sets by interconnecting RSAT programs via SOAP Web services-an example with ChIP-chip data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">RSAT: regulatory sequence analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.W119--W127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624309v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and diversification of the basic helix-loop-helix gene family in metazoans: insights from comparative genomics.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing multiple data sets by interconnecting RSAT programs via SOAP Web services-an example with ChIP-chip data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.1604--1615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167529v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origin and diversification of the basic helix-loop-helix gene family in metazoans: insights from comparative genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simionato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HoxPred: automated classification of Hox proteins using combinations of generalised profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-8-247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5842,91 +5976,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of transcriptional regulation in metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantitative Methods [q-bio.QM]. Ecole normale supérieure - ENS PARIS, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01362020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5936,154 +6070,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFB/ELIXIR-FR, the french node of ELIXIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB ECCB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Computational Biology, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6093,120 +6227,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Metazoan Patterning Systems and the Role of ANTP-Class Homeobox Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470015902.a0022852.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6216,530 +6350,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToulligQC: What’s new in 2024?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunon Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jobim 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wf-ToulligQC : A User-Friendly Solution for Quality Control of Nanopore sequencing data on EPI2ME Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToulligQC 2: fast and comprehensive quality control for Oxford Nanopore sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6748,360 +6882,493 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de travail sur les Métiers de la Bioinformatique (MetBIF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Bioinformatique : Bioinformatique et infrastructures numériques au service du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7169,51 +7436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="445B956E"/>
+    <w:nsid w:val="CF112C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-thomas-chollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-476X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204769965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60151050206033412890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado-Magallanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ghayour-Khiavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xuan Lin Quy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708885v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana-Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elizondo-Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Nu&#241;ez-Reza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza S&#225;nchez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana V Leon-Apodaca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Ang&#233;lica Santana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2020.0061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Floc'Hlay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.266338.120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Valente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Collinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-0731-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cedillo-Ba&#241;os" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ram&#237;rez-Pliego" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bargier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.558606" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.189944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Poustka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Hoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rocha-Acevedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramirez-Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.09.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Contreras-Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ossio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky317" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sch&#246;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Einfeldt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Borschiwer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Benner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Oevelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sardina Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Stefano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610622114" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abraham Castro-Mondragon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaeger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van&#160;helden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx314" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Love" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Huska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jurk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#246;pflin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Starick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Telorac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Prykhozhij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meierhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Sauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Hossan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankari Nagarajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Baumgart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Xie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado Magallanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2287" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bagherpoor Helabad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dror" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12621" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ibn-Salem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185157.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Volovik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.01939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Watson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha B Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles A Pufall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316235110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2012.088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekin'S Janky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr377" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hufton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Keeffe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim El Masri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2011.409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cei Abreu-Goodger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heladia Salgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Collado-Vides" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leyns" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervoort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-73" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-Chollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van Helden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Turatsinze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vervisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simionato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Richards" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-247" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022852.pub2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-thomas-chollier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2608-476X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204769965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60151050206033412890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Atzin Velasquillo Ramirez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Starunov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaud Hezez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado-Magallanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ghayour-Khiavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xuan Lin Quy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santana-Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Padilla-G&#225;lvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elizondo-Salas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Nu&#241;ez-Reza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza S&#225;nchez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana V Leon-Apodaca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lica Ang&#233;lica Santana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2020.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Floc'Hlay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Wong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.266338.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Collinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudjoud Attaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-0731-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cedillo-Ba&#241;os" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ram&#237;rez-Pliego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bargier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.558606" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Molina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.189944" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rocha-Acevedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ramirez-Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.09.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Poustka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiodin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Hoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dessimoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.04.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga&#160;thi&#160;thuy Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Contreras-Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ossio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sch&#246;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bothe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Einfeldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Borschiwer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Benner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007793" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Oevelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sardina Ortega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610622114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abraham Castro-Mondragon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaeger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van&#160;helden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx314" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Love" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Huska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jurk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#246;pflin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Starick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Telorac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Prykhozhij" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meierhofer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Sauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Hossan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankari Nagarajan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Baumgart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhua Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tirado Magallanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2287" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bagherpoor Helabad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dror" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12621" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ibn-Salem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.185157.114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Volovik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.01939" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Watson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha B Cooper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles A Pufall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316235110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1104" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2012.088" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekin'S Janky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hufton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Keeffe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim El Masri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2011.409" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cei Abreu-Goodger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heladia Salgado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Collado-Vides" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486240v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leyns" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervoort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-73" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-Chollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Van Helden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352045v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-35" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Turatsinze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defrance" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn304" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vervisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simionato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Richards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-33" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-247" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01362020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0022852.pub2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunon Salom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592353v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Le Fur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>