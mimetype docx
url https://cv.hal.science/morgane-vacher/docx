--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -445,486 +445,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection of Nuclear Coordinates for Reduced Dimensionality Nonadiabatic Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attochemical Control of Nuclear Motion Despite Fast Electronic Decoherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fransén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221538v1</w:t>
+                <w:t xml:space="preserve">hal-05263341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attochemical Control of Nuclear Motion Despite Fast Electronic Decoherence</w:t>
+                <w:t xml:space="preserve">Tracking photophysical relaxation in spiropyran with simulated time-resolved X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fransén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gomez</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Coriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01895⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02175-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263341v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking photophysical relaxation in spiropyran with simulated time-resolved X-ray absorption spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saikat Nandi</w:t>
+                <w:t xml:space="preserve">Photodissociation of Cr(CO)4bpy$$ \mathrm{Cr}{\left(\mathrm{CO}\right)}_4\mathrm{bpy} $$: A Non‐Adiabatic Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Ciborowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02175-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263320v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of Cr(CO)4bpy$$ \mathrm{Cr}{\left(\mathrm{CO}\right)}_4\mathrm{bpy} $$: A Non‐Adiabatic Dynamics Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Selection of Nuclear Coordinates for Reduced Dimensionality Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicola Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella C. D. Merritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Ciborowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (13), pp.6611-6621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892446v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Attochemistry: Which Dynamics Method to Use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signature of Attochemical Quantum Interference upon Ionization and Excitation of an Electronic Wave Packet in Fluorobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dane Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan S Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Malhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00106⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (20), pp.203201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.133.203201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590060v1</w:t>
+                <w:t xml:space="preserve">hal-04892444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of Attochemical Quantum Interference upon Ionization and Excitation of an Electronic Wave Packet in Fluorobenzene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Simulating Attochemistry: Which Dynamics Method to Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (20), pp.203201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (13), pp.3646-3652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.133.203201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892444v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to actively learn chemical reactions yields in realtime using stopping criteria †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,64 +1425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation and Isomerization Following Ionization of Ethylene: Insights from Nonadiabatic Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fransén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1627,386 +1627,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Coupling in Trajectory Surface Hopping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of theoretical research in France on ultrafast processes in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00968⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (13), pp.2069-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00906-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273583v1</w:t>
+                <w:t xml:space="preserve">hal-04273600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of theoretical research in France on ultrafast processes in molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Li Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aleotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00906-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.6933 - 6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273600v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic Coupling in Trajectory Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Aquilante</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabella Merritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.6933 - 6991. </w:t>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.1827-1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273607v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic Coupling in Trajectory Surface Hopping: Accurate Time Derivative Couplings by the Curvature-Driven Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Merritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,90 +2083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESIPT in the pyrrol pyridine molecule: mechanism, timescale and yield revealed using dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Merritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of conical intersection seam topography in the chemiexcitation of 1,2-dioxetanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Brakestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Nandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2692,291 +2692,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attochemistry: Is Controlling Electrons the Future of Photochemistry?</w:t>
+                <w:t xml:space="preserve">cis → trans photoisomerisation of azobenzene: a fresh theoretical look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella C D Merritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (34), pp.8404-8415. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (35), pp.19155-19165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP01873F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400773v1</w:t>
+                <w:t xml:space="preserve">hal-03400760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cis → trans photoisomerisation of azobenzene: a fresh theoretical look</w:t>
+                <w:t xml:space="preserve">Attochemistry: Is Controlling Electrons the Future of Photochemistry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella C D Merritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (35), pp.19155-19165. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (34), pp.8404-8415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP01873F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400760v1</w:t>
+                <w:t xml:space="preserve">hal-03400773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting sub-cycle electronic and nuclear dynamics from high harmonic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dane R Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan S Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,77 +3040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting sub-cycle electronic and nuclear dynamics from high harmonic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dane Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,468 +3302,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for analysing ab initio molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Vibrational wavepacket dynamics in Fe carbene photosensitizer determined with femtosecond X-ray emission and scattering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Häse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+                <w:t xml:space="preserve">Kristjan Kunnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alán Aspuru-Guzik</w:t>
+                <w:t xml:space="preserve">Tobias Harlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lindh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kasper Kjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Haldrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/4/042003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14468-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019214v1</w:t>
+                <w:t xml:space="preserve">hal-03018922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between ring-puckering and ring-opening excited state reactions exemplified on 5H-furan-2-one and derivatives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for analysing ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Galiana</w:t>
+                <w:t xml:space="preserve">Florian Häse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Geng</w:t>
+                <w:t xml:space="preserve">Alán Aspuru-Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Larsson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Lindh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/4/042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018926v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational wavepacket dynamics in Fe carbene photosensitizer determined with femtosecond X-ray emission and scattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between ring-puckering and ring-opening excited state reactions exemplified on 5H-furan-2-one and derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristjan Kunnus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Vacher</w:t>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Harlang</w:t>
+                <w:t xml:space="preserve">Ting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Kjær</w:t>
+                <w:t xml:space="preserve">Tobias Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Haldrup</w:t>
+                <w:t xml:space="preserve">Richard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.634. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (6), pp.064301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14468-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5129366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018922v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of core-to-core x-ray emission spectroscopy sensitivity to structural dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristjan Kunnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern quantum chemistry with [Open]Molcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Aquilante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,51 +4126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ritterhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.3989-4001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4334,103 +4334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Aquilante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t>
@@ -4468,90 +4468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How machine learning can assist the interpretation of ab initio molecular dynamics simulations and conceptual understanding of chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Häse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fdez Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alán Aspuru-Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lindh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemiexcitation without the Peroxide Bond? Replacing Oxygen with other Heteroatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,425 +4687,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemi- and Bioluminescence of Cyclic Peroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ehrenfest method with fully quantum nuclear motion (Qu-Eh): Application to charge migration in radical cations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Eryn Spinlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graham Worth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Robb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00649⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (9), pp.094108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5038428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769524v1</w:t>
+                <w:t xml:space="preserve">hal-03018895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge migration engineered by localisation: electron-nuclear dynamics in polyenes and glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iakov Polyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine E. F. Bouduban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2018.1478136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ehrenfest method with fully quantum nuclear motion (Qu-Eh): Application to charge migration in radical cations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Jenkins</w:t>
+                <w:t xml:space="preserve">Chemi- and Bioluminescence of Cyclic Peroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Eryn Spinlove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Vacher</w:t>
+                <w:t xml:space="preserve">Bo-Wen Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Worth</w:t>
+                <w:t xml:space="preserve">Stefan Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Robb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (9), pp.094108. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5038428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018895v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Methyl Groups Enhance the Triplet Chemiexcitation Yield of Dioxetane?</w:t>
               </w:r>
@@ -5479,274 +5479,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Dynamics upon Ionization of Polyatomic Molecules: Coupling to Quantum Nuclear Motion and Decoherence.</w:t>
+                <w:t xml:space="preserve">Dynamical Insights into the Decomposition of 1,2-Dioxetane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Malhado</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Brakestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lindh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.083001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.2448-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018884v1</w:t>
+                <w:t xml:space="preserve">hal-03018887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Insights into the Decomposition of 1,2-Dioxetane.</w:t>
+                <w:t xml:space="preserve">Electron Dynamics upon Ionization of Polyatomic Molecules: Coupling to Quantum Nuclear Motion and Decoherence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roland Lindh</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bearpark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Robb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Malhado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.2448-2457. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (8), pp.083001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.083001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018887v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate prediction of X-ray pulse properties from a free-electron laser using machine learning</w:t>
               </w:r>
@@ -5860,563 +5860,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct methods for non-adiabatic dynamics: connecting the single-set variational multi-configuration Gaussian (vMCG) and Ehrenfest perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and non-adiabatic dynamics: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Bearpark</w:t>
+                <w:t xml:space="preserve">Andrew Orr-Ewing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Robb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Verlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Penfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Minns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Minitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-1937-2⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.209-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd90070d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019093v1</w:t>
+                <w:t xml:space="preserve">hal-03018861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond processes and X-ray spectroscopy: general discussion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attosecond photoemission dynamics encoded in real-valued continuum wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018866v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond photoemission dynamics encoded in real-valued continuum wave functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct methods for non-adiabatic dynamics: connecting the single-set variational multi-configuration Gaussian (vMCG) and Ehrenfest perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Bearpark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-1937-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955571v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and non-adiabatic dynamics: general discussion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attosecond processes and X-ray spectroscopy: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Verlet</w:t>
+                <w:t xml:space="preserve">Chris Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Penfold</w:t>
+                <w:t xml:space="preserve">Peter Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Minns</w:t>
+                <w:t xml:space="preserve">Markus Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Minitti</w:t>
+                <w:t xml:space="preserve">Jon Marangos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 194, pp.209-257. </w:t>
+              <w:t xml:space="preserve">, 2016, 194, pp.427-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fd90070d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6fd90071b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018861v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of tunnel ionization in high harmonic generation from substituted benzenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dane Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Miseikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,103 +6493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge migration in polycyclic norbornadiene cations: Winning the race against decoherence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Twidale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (16), pp.164103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,77 +6649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Albertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iakov Polyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 194, pp.95-115. </w:t>
@@ -6757,90 +6757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear spatial delocalization silences electron density oscillations in 2-phenyl-ethyl-amine (PEA) and 2-phenylethyl-N,N-dimethylamine (PENNA) cations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (10), pp.104110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6868,521 +6868,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron dynamics upon ionization: control of the timescale through chemical substitution and effect of nuclear motion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Rotation of the Nuclear Gradient at a Conical Intersection: Extension to Complex Rotation of Diabatic States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Meisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (9), pp.094105. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), pp.3115-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018591v1</w:t>
+                <w:t xml:space="preserve">hal-03018592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Rotation of the Nuclear Gradient at a Conical Intersection: Extension to Complex Rotation of Diabatic States.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic control of initial nuclear dynamics adjacent to a conical intersection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Meisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Meisner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">David Mendive-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (7), pp.3115-22. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (21), pp.5165-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp509774t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018592v1</w:t>
+                <w:t xml:space="preserve">hal-03018590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic control of initial nuclear dynamics adjacent to a conical intersection.</w:t>
+                <w:t xml:space="preserve">Electron dynamics following photoionization: Decoherence due to the nuclear-wave-packet width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Robb</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Bearpark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp509774t⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018590v1</w:t>
+                <w:t xml:space="preserve">hal-03019013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron dynamics following photoionization: Decoherence due to the nuclear-wave-packet width</w:t>
+                <w:t xml:space="preserve">Electron dynamics upon ionization: control of the timescale through chemical substitution and effect of nuclear motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Robb</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mendive-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bearpark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (9), pp.094105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.040502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019013v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger electron and photoabsorption spectra of glycine in the vicinity of the oxygen K-edge measured with an X-FEL</w:t>
               </w:r>
@@ -7515,77 +7515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second-order Ehrenfest method A practical CASSCF approach to coupled electron-nuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mendive-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7632,64 +7632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: oscillating charge migration between lone pairs persists without significant interaction with nuclear motion in the glycine and Gly-Gly-NH-CH3 radical cations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140 (20), pp.201102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7723,90 +7723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled electron-nuclear dynamics: Charge migration and charge transfer initiated near a conical intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mendive-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bearpark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Robb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (4), pp.044110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8047,51 +8047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842CAA0D"/>
+    <w:nsid w:val="74A028E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8278,51 +8278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25203340X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-2417-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C. D. Merritt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01895" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02175-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ciborowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Austin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan S Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mcgrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Malhado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.203201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00628J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Merritt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00906-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Shu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houssin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Albouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00026E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rogvall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lundberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05671B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chebourou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Nicola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Brakestad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05028A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C D Merritt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01873F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R Austin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Miseikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82232-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Johnson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexander" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garratt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#228;se" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#225;n Aspuru-Guzik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/4/042003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schalk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Geng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Larsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Harlang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kj&#230;r" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14468-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaffney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Norell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odelius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143228" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02814121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baiardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Borin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Raggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez Galv&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritterhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delcey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Couto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25832" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04516j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Gustafsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Ding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00649" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jenkins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine E. F. Bouduban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bearpark" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1478136" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jenkins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eryn Spinlove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Worth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Robb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038428" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Karlsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01668" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spinlove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bearpark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Robb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Worth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8f56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bearpark" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.083001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018887v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00198" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15461" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bearpark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Robb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1937-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Milne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kowalewski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marangos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90071b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Orr-Ewing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Penfold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Minns" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minitti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90070d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00116e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Twidale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Albertani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00067c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943273" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913515" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meisner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00364" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509774t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Steinberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.040502" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Squibb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koloren&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/23/234004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1505-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879516" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815914" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kirkby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fielding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41785E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25203340X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-2417-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02175-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ciborowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C. D. Merritt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Austin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan S Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mcgrath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Malhado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.203201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00628J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00906-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Merritt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Shu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houssin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Albouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00026E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rogvall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lundberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05671B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chebourou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Nicola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Brakestad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05028A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C D Merritt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01873F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R Austin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Miseikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82232-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Johnson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexander" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garratt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Harlang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kj&#230;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14468-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#228;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#225;n Aspuru-Guzik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/4/042003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schalk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Geng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Larsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaffney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Norell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odelius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143228" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02814121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baiardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Borin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Raggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez Galv&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritterhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delcey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Couto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25832" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04516j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Gustafsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jenkins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eryn Spinlove" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Worth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Robb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038428" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jenkins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine E. F. Bouduban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bearpark" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1478136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00649" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Karlsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01668" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spinlove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bearpark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Robb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Worth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8f56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00198" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bearpark" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.083001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15461" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Orr-Ewing" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Penfold" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Minns" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minitti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90070d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955571v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bearpark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Robb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1937-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kowalewski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marangos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90071b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00116e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Twidale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Albertani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00067c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943273" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meisner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00364" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509774t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Steinberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.040502" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Squibb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koloren&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/23/234004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1505-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879516" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815914" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kirkby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fielding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41785E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>