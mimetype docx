--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,7992 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7940 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane Vacher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9418-6579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25203340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?hl=en&pli=1&user=_RZB-KcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAL-2417-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited-State Intermolecular Proton Transfer and Competing Pathways in 3-Hydroxychromone : a Non-Adiabatic Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-adiabatic confinement of molecular dication yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (3), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attochemical Control of Nuclear Motion Despite Fast Electronic Decoherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (34), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photophysical relaxation in spiropyran with simulated time-resolved X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.263. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02175-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodissociation of Cr(CO)4bpy$$ \mathrm{Cr}{\left(\mathrm{CO}\right)}_4\mathrm{bpy} $$: A Non‐Adiabatic Dynamics Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Ciborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Selection of Nuclear Coordinates for Reduced Dimensionality Nonadiabatic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella C. D. Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (13), pp.6611-6621. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast probing of isotope-induced explicit symmetry breaking in ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nicola Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.222. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-025-01621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of Attochemical Quantum Interference upon Ionization and Excitation of an Electronic Wave Packet in Fluorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dane Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Malhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (20), pp.203201. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.133.203201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Attochemistry: Which Dynamics Method to Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (13), pp.3646-3652. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to actively learn chemical reactions yields in realtime using stopping criteria †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (5), pp.1206-1215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RE00628J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation and Isomerization Following Ionization of Ethylene: Insights from Nonadiabatic Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fransén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (8), pp.1457-1465. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c06512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Electronic Structure Method to Choose in Trajectory Surface Hopping Dynamics Simulations? Azomethane as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.636-643. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of theoretical research in France on ultrafast processes in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2069-2079. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00906-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Li Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aleotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aquilante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.6933 - 6991. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabatic Coupling in Trajectory Surface Hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.1827-1842. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabatic Coupling in Trajectory Surface Hopping: Accurate Time Derivative Couplings by the Curvature-Driven Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (19), pp.6577-6588. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIPT in the pyrrol pyridine molecule: mechanism, timescale and yield revealed using dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (14), pp.9761-9765. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00026E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Kβ mainline X-ray emission to structural dynamics in iron photosensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Rogvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Lundberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10447-10459. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP05671B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron rich substituted β-carboline derivatives: Synthesis and photophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chebourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.111640. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2023.111640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of conical intersection seam topography in the chemiexcitation of 1,2-dioxetanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Brakestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1638-1653. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05028A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Femtosecond Isotope Effect in Polyatomic Molecules Ionized by Extreme Ultraviolet Attosecond Pulse Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Nandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5692-5701. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cis → trans photoisomerisation of azobenzene: a fresh theoretical look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella C D Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (35), pp.19155-19165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP01873F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attochemistry: Is Controlling Electrons the Future of Photochemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella C D Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (34), pp.8404-8415. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting sub-cycle electronic and nuclear dynamics from high harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dane R Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Miseikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82232-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting sub-cycle electronic and nuclear dynamics from high harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dane Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Miseikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82232-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation-Driven Transient Hole Dynamics Resolved in Space and Time in the Isopropanol Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational wavepacket dynamics in Fe carbene photosensitizer determined with femtosecond X-ray emission and scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristjan Kunnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Harlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Kjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Haldrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.634. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14468-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for analysing ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Häse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alán Aspuru-Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/4/042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between ring-puckering and ring-opening excited state reactions exemplified on 5H-furan-2-one and derivatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (6), pp.064301. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of core-to-core x-ray emission spectroscopy sensitivity to structural dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristjan Kunnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaffney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Lundberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.044102. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast dynamics of photo-excited 2-thiopyridone: Theoretical insights into triplet state population and proton transfer pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Norell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.024101. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5143228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted-Variance Molecular Geometry Optimization Based on Gradient-Enhanced Kriging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ritterhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (6), pp.3989-4001. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern quantum chemistry with [Open]Molcas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aquilante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Autschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veniamin Borin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (21), pp.214117. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient calculations of a large number of highly excited states for multiconfigurational wavefunctions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Kragh Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Lundberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (19), pp.1789-1799. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.25832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMolcas: From Source Code to Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aquilante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (11), pp.5925-5964. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How machine learning can assist the interpretation of ab initio molecular dynamics simulations and conceptual understanding of chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Häse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alán Aspuru-Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lindh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.2298-2307. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc04516j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemiexcitation without the Peroxide Bond? Replacing Oxygen with other Heteroatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ehrenfest method with fully quantum nuclear motion (Qu-Eh): Application to charge migration in radical cations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Eryn Spinlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Worth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (9), pp.094108. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5038428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge migration engineered by localisation: electron-nuclear dynamics in polyenes and glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iakov Polyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine E. F. Bouduban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2018.1478136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemi- and Bioluminescence of Cyclic Peroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez. Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Wen Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berraud-Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Methyl Groups Enhance the Triplet Chemiexcitation Yield of Dioxetane?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooria Farahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (16), pp.3790-3794. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using quantum dynamics simulations to follow the competition between charge migration and charge transfer in polyatomic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Spinlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition dynamics in two-photon ionisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (11), pp.114011. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aa8f56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Insights into the Decomposition of 1,2-Dioxetane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Brakestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Fdez Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lindh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Dynamics upon Ionization of Polyatomic Molecules: Coupling to Quantum Nuclear Motion and Decoherence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Malhado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (8), pp.083001. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.083001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate prediction of X-ray pulse properties from a free-electron laser using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ilchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and non-adiabatic dynamics: general discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Orr-Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Verlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Penfold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Minns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Minitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.209-257. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fd90070d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond photoemission dynamics encoded in real-valued continuum wave functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct methods for non-adiabatic dynamics: connecting the single-set variational multi-configuration Gaussian (vMCG) and Ehrenfest perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-016-1937-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond processes and X-ray spectroscopy: general discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kowalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Marangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.427-462. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fd90071b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of tunnel ionization in high harmonic generation from substituted benzenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dane Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Miseikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.349-368. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fd00116e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge migration in polycyclic norbornadiene cations: Winning the race against decoherence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Twidale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (16), pp.164103. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4965436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and nuclear dynamics following ionisation of modified bismethylene-adamantane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Albertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iakov Polyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fd00067c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear spatial delocalization silences electron density oscillations in 2-phenyl-ethyl-amine (PEA) and 2-phenylethyl-N,N-dimethylamine (PENNA) cations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (10), pp.104110. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4943273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Rotation of the Nuclear Gradient at a Conical Intersection: Extension to Complex Rotation of Diabatic States.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Meisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (7), pp.3115-22. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic control of initial nuclear dynamics adjacent to a conical intersection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Meisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendive-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (21), pp.5165-72. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509774t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron dynamics following photoionization: Decoherence due to the nuclear-wave-packet width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.040502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron dynamics upon ionization: control of the timescale through chemical substitution and effect of nuclear motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendive-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (9), pp.094105. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger electron and photoabsorption spectra of glycine in the vicinity of the oxygen K-edge measured with an X-FEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Squibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kolorenč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/23/234004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second-order Ehrenfest method A practical CASSCF approach to coupled electron-nuclear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendive-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (7), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-014-1505-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication: oscillating charge migration between lone pairs persists without significant interaction with nuclear motion in the glycine and Gly-Gly-NH-CH3 radical cations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4879516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled electron-nuclear dynamics: Charge migration and charge transfer initiated near a conical intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendive-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bearpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Robb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (4), pp.044110. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4815914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding new light on the role of the Rydberg state in the photochemistry of aniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Spesyvtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kirkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (28), pp.9942. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41785E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8047,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74A028E0"/>
+    <w:nsid w:val="D069794B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8278,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25203340X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-2417-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02175-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ciborowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C. D. Merritt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Austin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan S Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mcgrath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Malhado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.203201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00628J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00906-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Merritt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Shu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houssin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Albouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00026E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rogvall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lundberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05671B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chebourou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Nicola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Brakestad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05028A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C D Merritt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01873F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R Austin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Miseikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82232-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Johnson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexander" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garratt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Harlang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kj&#230;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14468-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#228;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#225;n Aspuru-Guzik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/4/042003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schalk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Geng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Larsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaffney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Norell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odelius" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143228" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02814121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baiardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Borin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Raggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez Galv&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritterhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delcey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Couto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25832" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04516j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Gustafsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jenkins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eryn Spinlove" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Worth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Robb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038428" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jenkins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine E. F. Bouduban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bearpark" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1478136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00649" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Karlsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01668" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spinlove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bearpark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Robb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Worth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148404v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaillac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8f56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00198" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bearpark" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.083001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micaelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Barillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15461" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Orr-Ewing" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Penfold" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Minns" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minitti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90070d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955571v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bearpark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Robb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1937-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kowalewski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marangos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90071b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00116e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Twidale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Albertani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00067c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943273" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meisner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00364" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509774t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Steinberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.040502" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Squibb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koloren&#269;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/23/234004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1505-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879516" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815914" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kirkby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fielding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41785E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-vacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25203340X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?hl=en&amp;pli=1&amp;user=_RZB-KcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-2417-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicola Nardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Frans&#233;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01895" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02175-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ciborowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C. D. Merritt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01621-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Austin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan S Johnson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mcgrath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Malhado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.203201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00628J" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c06512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00906-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Merritt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Lei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Shu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00813" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houssin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Albouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00026E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rogvall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lundberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP05671B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chebourou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Nicola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111640" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Brakestad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05028A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03487" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella C D Merritt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01873F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane R Austin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Miseikis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82232-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Johnson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alexander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garratt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Kunnus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Harlang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kj&#230;r" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Haldrup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14468-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#228;se" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#225;n Aspuru-Guzik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/4/042003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schalk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Geng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Larsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaffney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Norell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odelius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143228" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Raggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez Galv&#225;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritterhoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00257" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02814121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baiardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Borin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delcey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Couto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25832" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04516j" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Gustafsson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jenkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eryn Spinlove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Worth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Robb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038428" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019156v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Jenkins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine E. F. Bouduban" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bearpark" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1478136" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Ding" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00649" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Frutos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Karlsson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spinlove" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bearpark" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Robb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Worth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.10.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148404v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaillac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa8f56" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00198" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bearpark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.083001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019136v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micaelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Barillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15461" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Orr-Ewing" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Penfold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Minns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minitti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90070d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955571v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019093v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bearpark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Robb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1937-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Milne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kowalewski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marangos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd90071b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hawkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00116e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Twidale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965436" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Albertani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00067c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018668v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943273" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018592v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meisner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00364" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendive-Tapia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509774t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Steinberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Robb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.040502" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913515" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Squibb" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koloren&#269;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agaker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/23/234004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1505-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018588v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879516" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815914" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Spesyvtsev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kirkby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fielding" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41785E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>