--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -66,2703 +66,2703 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazon : derrière l’innovation, une armée de travailleurs précaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise of the most excellent scholar, demise of the field: a fictional story, yet probable destiny</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Manifestation of academic rackets in management research through early career sessions at academic conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Matthijs Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14759551.2024.2383891⟩</w:t>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505076241234153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494940v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of academic rackets in management research through early career sessions at academic conferences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rise of the most excellent scholar, demise of the field: a fictional story, yet probable destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matthijs Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13505076241234153⟩</w:t>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.86-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2024.2383891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976277v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How It Started, How It's Going: Why Past Research Does Not Encompass Pandemic-Induced Remote Work Realities and What Leaders Can Do for More Inclusive Remote Work Practices.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les marques devraient-elles cultiver le FoMO de leurs followers sur Instagram en publiant pu contenu éphémère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Leaders and Leadership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/mgr0000135⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701231196660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877217v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Assigned Expatriates' Innovativeness via Culturally Intelligent Supervisors: A Resource Gain Perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Sorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09585192.2022.2064718⟩</w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300348v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fostering Assigned Expatriates' Innovativeness via Culturally Intelligent Supervisors: A Resource Gain Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eren Akkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kubra Canhilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11), pp.2173-2201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09585192.2022.2064718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144099v1</w:t>
+                <w:t xml:space="preserve">hal-04300348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques devraient-elles cultiver le FoMO de leurs followers sur Instagram en publiant pu contenu éphémère ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Kefi</w:t>
+                <w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehmet Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+              <w:t xml:space="preserve">International Marketing Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701231196660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04300351v1</w:t>
+                <w:t xml:space="preserve">hal-04315667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Foodie Calls in Poland, the United Kingdom, and the United States: A Registered Replication Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Collisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer L. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas V. Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00332941231164079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should Brands Foster Their Instagram Account Followers' Fear of Missing out by Posting Ephemeral Content?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.104-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707231161808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315667v1</w:t>
+                <w:t xml:space="preserve">hal-04877211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Brands Foster Their Instagram Account Followers' Fear of Missing out by Posting Ephemeral Content?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How It Started, How It's Going: Why Past Research Does Not Encompass Pandemic-Induced Remote Work Realities and What Leaders Can Do for More Inclusive Remote Work Practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Leaders and Leadership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/mgr0000135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20515707231161808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04877211v1</w:t>
+                <w:t xml:space="preserve">hal-04877217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Generalizability of Research Findings from Archival Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the Corporate Social Responsibility Perception from Customer Relationship Quality Perspective. An Application to the Retail Banking Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2120377119⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452695v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Corporate Social Responsibility Perception from Customer Relationship Quality Perspective. An Application to the Retail Banking Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hobeika</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">R. Sorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300350v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the Generalizability of Research Findings from Archival Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rezaee Vessal</w:t>
+                <w:t xml:space="preserve">Andrew Delios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sorio</w:t>
+                <w:t xml:space="preserve">E.G. Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+                <w:t xml:space="preserve">T. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2120377119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300358v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Said There's No Such Thing as a Free Lunch? Customers' Dark Triad Traits Predict Abuse of Food Refund Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Collisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Castellano</w:t>
+                <w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Khelladi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300353v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chandavimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074928v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300349v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon : derrière l’innovation, une armée de travailleurs précaires ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Six decades of organizational research: Authorship inequality, elite dominance, and the inevitable rise of eminent scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05409664v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st EAWOP Congress: The future is now: the changing world of work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European association of work and organizational psychology (EAWOP), May 2023, Katowice, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authorship inequality and elite dominance in management and organizational research: A review of six decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matthijs Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2023: Transforming business for good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European academy of management; Trnity college Dublin, Jun 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authorship inequality and elite dominance in management and organizational research: A review of six decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne G T van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matthijs Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Scientific Elites: Concentration and Inequality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31219/osf.io/tzx92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six decades of WOP research: A critical review on dominance and authorship inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matthijs Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAWOP 2021: “Viral Strain? Working life during the COVID Pandemic”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Work and Organizational Psychology (EAWOP), May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study: Artificial Intelligence in Action: Ensuring Ethical and Socially Responsible Hiring Decisions with HireVue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Reference no. 423-0082-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065055v1</w:t>
-              </w:r>
-[...445 lines deleted...]
-                <w:t xml:space="preserve">hal-05093675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matthijs Bal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne van Rossenberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2383891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Matthijs Bal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241234153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mgr0000135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akkan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubra Canhilal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2022.2064718" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231196660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Collisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Howell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Pollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231164079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231161808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Delios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Clemente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120377119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobeika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G T van Rossenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/tzx92" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanderson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Matthijs Bal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne van Rossenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241234153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matthijs Bal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2383891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231196660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akkan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubra Canhilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2022.2064718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Collisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Howell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Pollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231164079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231161808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mgr0000135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobeika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Delios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Clemente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120377119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111527" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G T van Rossenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/tzx92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Islam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>