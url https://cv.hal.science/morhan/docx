--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -66,2149 +66,2016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation of academic rackets in management research through early career sessions at academic conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Matthijs Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13505076241234153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise of the most excellent scholar, demise of the field: a fictional story, yet probable destiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matthijs Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (1), pp.86-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14759551.2024.2383891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques devraient-elles cultiver le FoMO de leurs followers sur Instagram en publiant pu contenu éphémère ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Sorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701231196660⟩</w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special issue, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300351v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause‐related marketing in pandemic context—The effects of cause‐brand fit and cause‐brand alliance on customer‐based legitimacy and reputation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+                <w:t xml:space="preserve">Les marques devraient-elles cultiver le FoMO de leurs followers sur Instagram en publiant pu contenu éphémère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Sorio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/beer.12538⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701231196660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144099v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Assigned Expatriates' Innovativeness via Culturally Intelligent Supervisors: A Resource Gain Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eren Akkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kubra Canhilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (11), pp.2173-2201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09585192.2022.2064718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+                <w:t xml:space="preserve">Comparing Foodie Calls in Poland, the United Kingdom, and the United States: A Registered Replication Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Collisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer L. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Partouche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kowal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas V. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Review</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00332941231164079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315667v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Foodie Calls in Poland, the United Kingdom, and the United States: A Registered Replication Report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Collisson</w:t>
+                <w:t xml:space="preserve">When cause familiarity leads to positive attitudes toward brands in a cause–brand alliance: a cross-cultural study during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer L. Howell</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
+              <w:t xml:space="preserve">International Marketing Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00332941231164079⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IMR-12-2021-0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300352v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Brands Foster Their Instagram Account Followers' Fear of Missing out by Posting Ephemeral Content?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (4), pp.104-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20515707231161808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How It Started, How It's Going: Why Past Research Does Not Encompass Pandemic-Induced Remote Work Realities and What Leaders Can Do for More Inclusive Remote Work Practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Leaders and Leadership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/mgr0000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Corporate Social Responsibility Perception from Customer Relationship Quality Perspective. An Application to the Retail Banking Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hobeika</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">R. Sorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (17-18), pp.1815-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300350v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Death Anxiety Influences Coping Strategies during the COVID-19 Pandemic: Investigating the Role of Spirituality, National Identity, Lockdown and Trust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the Generalizability of Research Findings from Archival Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rezaee Vessal</w:t>
+                <w:t xml:space="preserve">Andrew Delios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sorio</w:t>
+                <w:t xml:space="preserve">E.G. Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+                <w:t xml:space="preserve">T. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2012232⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2120377119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300358v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Generalizability of Research Findings from Archival Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the Corporate Social Responsibility Perception from Customer Relationship Quality Perspective. An Application to the Retail Banking Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2120377119⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452695v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Said There's No Such Thing as a Free Lunch? Customers' Dark Triad Traits Predict Abuse of Food Refund Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Collisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Experience on Algorithm-Based Platforms: The Bright and Dark Sides of Turking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chandavimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074928v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Self-Leadership and Shared Leadership on the Performance of Virtual R&amp;d Teams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Résilience et stratégies de coping durant l’épidémie de la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehmet A Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Rezaee Vessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300349v1</w:t>
+                <w:t xml:space="preserve">hal-05074928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Distraction at Work. Impacts on Self-Regulation and Work Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.341-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2218,444 +2085,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six decades of organizational research: Authorship inequality, elite dominance, and the inevitable rise of eminent scholars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EAWOP Congress: The future is now: the changing world of work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European association of work and organizational psychology (EAWOP), May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship inequality and elite dominance in management and organizational research: A review of six decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matthijs Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2023: Transforming business for good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European academy of management; Trnity college Dublin, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship inequality and elite dominance in management and organizational research: A review of six decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne G T van Rossenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matthijs Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Scientific Elites: Concentration and Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31219/osf.io/tzx92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six decades of WOP research: A critical review on dominance and authorship inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matthijs Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne van Rossenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAWOP 2021: “Viral Strain? Working life during the COVID Pandemic”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Work and Organizational Psychology (EAWOP), May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2665,112 +2532,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study: Artificial Intelligence in Action: Ensuring Ethical and Socially Responsible Hiring Decisions with HireVue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Orhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Reference no. 423-0082-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2917,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Matthijs Bal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne van Rossenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241234153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matthijs Bal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2383891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231196660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akkan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubra Canhilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2022.2064718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Collisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Howell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Pollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231164079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231161808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mgr0000135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobeika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Delios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Clemente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120377119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111527" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G T van Rossenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/tzx92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Islam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Matthijs Bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne van Rossenberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A Orhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241234153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Orhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matthijs Bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2383891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Rezaee Vessal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Orhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231196660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akkan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubra Canhilal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09585192.2022.2064718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Collisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Howell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231164079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMR-12-2021-0385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231161808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mgr0000135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Partouche-Sebban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rezaee Vessal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2012232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Delios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Clemente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120377119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hobeika" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandavimol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04300353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.12.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G T van Rossenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/tzx92" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Islam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sanderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>