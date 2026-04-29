--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -363,1636 +363,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic optimization of electric motors taking advantages of viscoelastic resins</w:t>
+                <w:t xml:space="preserve">A composite gradient index lens for wideband elastic waves focusing: Design approach and experimental validation at constant thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+                <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jaboviste</w:t>
+                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Parpinel</w:t>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvet</w:t>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 233, pp.110600. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221559v1</w:t>
+                <w:t xml:space="preserve">hal-05212119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
+                <w:t xml:space="preserve">Improving the computation of forced responses of periodic structures by the wave-based finite element method via a modified generalized Bloch mode synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+                <w:t xml:space="preserve">Vinícius Mauro de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Thiago de Paula Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.104314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221503v1</w:t>
+                <w:t xml:space="preserve">hal-05057362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physics-informed neural networks framework for model parameter identification of beam-like structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">Anisotropic elastic properties of synthetic and natural fibers determined by micro-Brillouin light spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (35), pp.355302 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/adfb8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057216v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the computation of forced responses of periodic structures by the wave-based finite element method via a modified generalized Bloch mode synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago de Paula Sales</w:t>
+                <w:t xml:space="preserve">Architected acoustic metamaterials : an integrated design perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeska Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104314⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.011340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057362v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite gradient index lens for wideband elastic waves focusing: Design approach and experimental validation at constant thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
+                <w:t xml:space="preserve">An equivalent plate model for assessing the dynamic behavior of highly damped sandwich plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael da Silva Raqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 616, pp.119209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212119v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of synthetic and natural fibers determined by micro-Brillouin light spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/adfb8a⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336694v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architected acoustic metamaterials : an integrated design perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Comandini</w:t>
+                <w:t xml:space="preserve">Single fibre damping: insight, advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.1405 - 1423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057221v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent plate model for assessing the dynamic behavior of highly damped sandwich plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+                <w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 616, pp.119209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119209⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 618 (A), pp.119293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221255v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Gillet</w:t>
+                <w:t xml:space="preserve">Vibroacoustic optimization of electric motors taking advantages of viscoelastic resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jaboviste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Parpinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 233, pp.110600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221355v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single fibre damping: insight, advances and challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A physics-informed neural networks framework for model parameter identification of beam-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Teloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.112189 (17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529789v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advection boundary Law in absence of mean flow : passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">A method to investigate mid and high-frequency vibration energy transfer paths using the irrotational intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Takhchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 590, pp.118603 (26). </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 572, pp.118160 (16)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745611v1</w:t>
+                <w:t xml:space="preserve">hal-04528338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the irrotational intensity field to study vibration energy paths in automotive structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+                <w:t xml:space="preserve">The advection boundary Law in absence of mean flow : passivity, nonreciprocity and enhanced noise transmission attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-2942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 590, pp.118603 (26). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755745v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to investigate mid and high-frequency vibration energy transfer paths using the irrotational intensity</w:t>
+                <w:t xml:space="preserve">Using the irrotational intensity field to study vibration energy paths in automotive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jamal Takhchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-2942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528338v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming acoustic control: the first tunable broadband origami-based Helmholtz resonator</w:t>
               </w:r>
@@ -2108,77 +2108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-inversion control to enforce tunable Duffing-like acoustical response on an Electroacoustic resonator at low excitation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,90 +2372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic transmission loss in Hilbert fractal metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeska Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2483,291 +2483,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward actuation of Kresling pattern-based origami robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Karkar</w:t>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lissek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 537, pp.117201 (25). </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893451v1</w:t>
+                <w:t xml:space="preserve">hal-03812990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward actuation of Kresling pattern-based origami robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejun Hu</w:t>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Berre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (10), pp.105025. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 537, pp.117201 (25). </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812990v1</w:t>
+                <w:t xml:space="preserve">hal-03893451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of bending wave reflection at beam terminations by thermally tunable subwavelength resonators</w:t>
               </w:r>
@@ -3030,90 +3030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In flow acoustic characterisation of a 2D active liner with local and non local strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.108655 (13). </w:t>
@@ -3145,1631 +3145,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero reflections by a 1D Acoustic Black Hole termination using thermally controlled damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">Origami-based auxetic tunable Helmholtz resonator for noise control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.35029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359920v1</w:t>
+                <w:t xml:space="preserve">hal-03186557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origami-based auxetic tunable Helmholtz resonator for noise control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">A Review of SMA-Based Actuators for Bidirectional Rotational Motion: Application to Origami Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.35029</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.678486 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of SMA-Based Actuators for Bidirectional Rotational Motion: Application to Origami Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Damping behavior of plant fiber composites : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.678486 (21)</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 275, pp.114392 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549330v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping behavior of plant fiber composites : A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Two‐level global sensitivity analysis of the excitation contributions leading to acoustic noise in an electric motor for the purpose of robust optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jeannerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 275, pp.114392 (14)</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.1666 - 1677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427017v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐level global sensitivity analysis of the excitation contributions leading to acoustic noise in an electric motor for the purpose of robust optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jeannerot</w:t>
+                <w:t xml:space="preserve">Out-of-plane elastic constants of curved cell walls honeycombs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.1666 - 1677</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.113959 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549368v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-plane elastic constants of curved cell walls honeycombs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation and validation of the shift cell technique for acoustic applications of poro-elastic materials described by the Biot theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hadi Harkati</w:t>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+                <w:t xml:space="preserve">Sepide Ashani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Deckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268, pp.113959 (13)</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.107089 (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359924v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and validation of the shift cell technique for acoustic applications of poro-elastic materials described by the Biot theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sepide Ashani</w:t>
+                <w:t xml:space="preserve">Passive discrete lens for broadband elastic guided wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427066v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive discrete lens for broadband elastic guided wave focusing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Zero reflections by a 1D Acoustic Black Hole termination using thermally controlled damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaijun Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 510, pp.116282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893967v2</w:t>
+                <w:t xml:space="preserve">hal-03359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable metamaterials with digital synthetic impedance circuits for vibration control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Impact of non-linear resonators in periodic structures using a perturbation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ruzzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.106408 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026157v1</w:t>
+                <w:t xml:space="preserve">hal-02993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an info-gap uncertainty model for a robustness analysis of structural responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Special section on uncertainty management in complex multiphysics structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6, pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4047096⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.030301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4047097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993927v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane elastic constants of a new curved cell walls honeycomb concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+                <w:t xml:space="preserve">Programmable metamaterials with digital synthetic impedance circuits for vibration control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2020.106613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993930v1</w:t>
+                <w:t xml:space="preserve">hal-03026157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-linear resonators in periodic structures using a perturbation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Campana</w:t>
+                <w:t xml:space="preserve">Experimental validation of an info-gap uncertainty model for a robustness analysis of structural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kuczkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4047096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993944v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special section on uncertainty management in complex multiphysics structural dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sifeng Bi</w:t>
+                <w:t xml:space="preserve">In-plane elastic constants of a new curved cell walls honeycomb concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Harkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Beer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djamel Boutagouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.030301. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.106613 (12). </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4047097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2020.106613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023673v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of acoustic properties and design guidelines of periodic Biot-modeled foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Magliacano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safiullah Timorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,1683 +5100,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis and structural response of periodic and quasi-periodic beams</w:t>
+                <w:t xml:space="preserve">Bandgap capability of hybrid Kirigami inspired cellular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Timorian</w:t>
+                <w:t xml:space="preserve">Simone del Broccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petrone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (6), pp.481 - 497</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414944v1</w:t>
+                <w:t xml:space="preserve">hal-02405035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping control for improvement of acoustic black hole effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of dispersion diagrams for periodic porous materials modeled as equivalent fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.04.029⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.692-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160920v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations on the acoustic performances of membraned Helmholtz resonators embedded in a porous matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+                <w:t xml:space="preserve">Design and experimental validation of a temperature-driven adaptive phononic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114873⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366750v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the influence of a “soft layer” on the structural performance of a smart composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-019-0250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap capability of hybrid Kirigami inspired cellular structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone del Broccolo</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigations on the acoustic performances of membraned Helmholtz resonators embedded in a porous matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405035v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dispersion diagrams for periodic porous materials modeled as equivalent fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Magliacano</w:t>
+                <w:t xml:space="preserve">Broadband nonreciprocal acoustic propagation using programmable boundary conditions : from analytical modelling to experimental implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.05.040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.054033 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.054033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160918v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of a temperature-driven adaptive phononic crystal slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billon</w:t>
+                <w:t xml:space="preserve">Active metamaterials with broadband controllable stiffness for tunable band gaps and non-reciprocal wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf670⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.065025:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab19dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160947v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband nonreciprocal acoustic propagation using programmable boundary conditions : from analytical modelling to experimental implementation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Toward Conductive Polymer-Based Soft Milli-Robots for Vacuum Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377055v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Conductive Polymer-Based Soft Milli-Robots for Vacuum Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Spectral analysis and structural response of periodic and quasi-periodic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233 (23-24), pp.7498-7512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/095440621988894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952625v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active metamaterials with broadband controllable stiffness for tunable band gaps and non-reciprocal wave propagation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Numerical investigations and experimental measurements on the structural dynamic behaviour of quasi-periodic meta-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160914v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis and structural response of periodic and quasi-periodic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (23-24), pp.7498-7512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/095440621988894⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402880v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations and experimental measurements on the structural dynamic behaviour of quasi-periodic meta-materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Franco</w:t>
+                <w:t xml:space="preserve">Damping control for improvement of acoustic black hole effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 454, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414879v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling real phononic crystals via the weighted relaxed micromorphic model with free and gradient micro-inertia</w:t>
+                <w:t xml:space="preserve">Duct modes damping through an adjustable electroacoustic liner under grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Madeo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9633-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 426, pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131271v1</w:t>
+                <w:t xml:space="preserve">hal-02371016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and Control of Biocompatible Conducting Polymer for Intracorporeal Continuum Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benouhiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,992 +6811,992 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.1 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10439-018-2038-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duct modes damping through an adjustable electroacoustic liner under grazing incidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic performances of silicone foams for sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jaboviste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.651 - 670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371016v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic performances of silicone foams for sound absorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Ultracompact reference ultralow expansion glass cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rubiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (22), pp.6470-6473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131269v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracompact reference ultralow expansion glass cavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic approach for damping identification considering uncertainty in experimental modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (12), pp.4953 - 4964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138795v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for damping identification considering uncertainty in experimental modal analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sifeng Bi</w:t>
+                <w:t xml:space="preserve">Identification of the viscoelastic properties of the tBA/PEGDMA polymer from multi-loading modes conducted over a wide frequency–temperature scale range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.250 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130044v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the viscoelastic properties of the tBA/PEGDMA polymer from multi-loading modes conducted over a wide frequency–temperature scale range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Adaptive Helmholtz resonator based on electroactive polymers : modeling, characterization, and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130068v1</w:t>
+                <w:t xml:space="preserve">hal-02130041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Helmholtz resonator based on electroactive polymers : modeling, characterization, and control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Identification of representative anisotropic material properties accounting for friction and preloading effects: a contribution for the modelling of structural dynamics of electric motor stators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), 14 p</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.237 - 259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130041v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of representative anisotropic material properties accounting for friction and preloading effects: a contribution for the modelling of structural dynamics of electric motor stators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+                <w:t xml:space="preserve">Modeling real phononic crystals via the weighted relaxed micromorphic model with free and gradient micro-inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (1), pp.59 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9633-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131270v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic property tuning for reducing noise radiated by switched-reluctance machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 407, pp.191 - 208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7821,103 +7821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7977,64 +7977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra L van Buren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8081,103 +8081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and band gaps in hierarchical auxetic rectangular perforated composite metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Zampetakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.1042-1050. </w:t>
@@ -8215,77 +8215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual decoupling of vibroacoustical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8326,2302 +8326,2302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design variables for optimizing adaptive metacomposite made of shunted piezoelectric patches distribution</w:t>
+                <w:t xml:space="preserve">How diffraction limits ultrasonic screening in phononic plate composed of a periodic array of resonant slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaviano Tateo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Aliyasin Ayouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.518 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392825v1</w:t>
+                <w:t xml:space="preserve">hal-01446389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diffraction limits ultrasonic screening in phononic plate composed of a periodic array of resonant slits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Design of an ultra-compact reference ULE cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Achaoui</w:t>
+                <w:t xml:space="preserve">Clément Lacroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8th Symposium on Frequency Standards and Metrology 2015, 723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446389v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ultra-compact reference ULE cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacroute</w:t>
+                <w:t xml:space="preserve">Sandwich structures with tunable damping properties: on the use of shape memory polymer as viscoelastic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.401 - 408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446844v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich structures with tunable damping properties: on the use of shape memory polymer as viscoelastic core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+                <w:t xml:space="preserve">Identification of representative anisotropic material properties accounting for friction and preloading effects: A contribution for the modeling of structural dynamics of electric motor stators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546316637941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446392v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of representative anisotropic material properties accounting for friction and preloading effects: A contribution for the modeling of structural dynamics of electric motor stators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A piezo-shunted kirigami auxetic lattice for adaptive elastic wave filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1077546316637941⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512517v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piezo-shunted kirigami auxetic lattice for adaptive elastic wave filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global sensitivity analysis of analytical vibroacoustic transmission models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Troclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 368, pp.121-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480064v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of analytical vibroacoustic transmission models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design variables for optimizing adaptive metacomposite made of shunted piezoelectric patches distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bareille</w:t>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (7), pp.1838 - 1854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480125v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machine stators: Modelling guidelines and identification of three-dimensional equivalent material properties for multi-layered orthotropic laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Structural dynamics of electric machine stators :Modelling guidelines and identification of three-dimensional equivalent material properties for multi-layered orthotropic laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348, pp.185 - 205. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 348, pp.185 - 205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512519v1</w:t>
+                <w:t xml:space="preserve">hal-02131274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machine stators :Modelling guidelines and identification of three-dimensional equivalent material properties for multi-layered orthotropic laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+                <w:t xml:space="preserve">Investigations on the frequency and temperature effects on mechanical properties of a shape memory polymer (Veriflex)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Klesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348, pp.185 - 205</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131274v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the frequency and temperature effects on mechanical properties of a shape memory polymer (Veriflex)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model correlation and identification of experimental reduced models in vibroacoustical modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.50-60</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 342, pp.200 - 217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131272v1</w:t>
+                <w:t xml:space="preserve">hal-02131273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model correlation and identification of experimental reduced models in vibroacoustical modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capacitance piezo-patches for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X14536006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131273v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capacitance piezo-patches for vibroacoustic control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Structural dynamics of electric machine stators: Modelling guidelines and identification of three-dimensional equivalent material properties for multi-layered orthotropic laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (8), pp.952-964. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348, pp.185 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X14536006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868325v1</w:t>
+                <w:t xml:space="preserve">hal-01512519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the irregular microgeometry of polyurethane foam on the macroscopic acoustic behavior predicted by a unit-cell model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doutres</w:t>
+                <w:t xml:space="preserve">Adaptive metacomposites for vibroacoustic control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.2145 - 2152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300108v1</w:t>
+                <w:t xml:space="preserve">hal-02300233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive metacomposites for vibroacoustic control applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Impact of the irregular microgeometry of polyurethane foam on the macroscopic acoustic behavior predicted by a unit-cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (4), pp.1666 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4895695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300233v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling wave control in thin-walled structures through shunted piezoelectric patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kirigami Auxetic Pyramidal Core: Mechanical Properties and Wave Propagation Analysis in Damped Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianli Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">K. Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (1-2), pp.59 - 79. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, pp.041001-1 - 041001-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4024433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993396v1</w:t>
+                <w:t xml:space="preserve">hal-00993364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirigami Auxetic Pyramidal Core: Mechanical Properties and Wave Propagation Analysis in Damped Lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+                <w:t xml:space="preserve">Multimodal wave propagation in smart composite structures with shunted piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianli Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135, pp.041001-1 - 041001-11. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.1155--1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4024433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993364v1</w:t>
+                <w:t xml:space="preserve">hal-00993369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal wave propagation in smart composite structures with shunted piezoelectric patches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Multi-modal wave propagation in smart structures with shunted piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianli Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.1155--1175. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.721--739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-013-0844-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993369v1</w:t>
+                <w:t xml:space="preserve">hal-00993372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal wave propagation in smart structures with shunted piezoelectric patches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Traveling wave control in thin-walled structures through shunted piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianli Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1-2), pp.59 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-013-0844-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00993372v1</w:t>
+                <w:t xml:space="preserve">hal-00993396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-active optimization of 2D wave dispersion into shunted piezo-composite systems for controlling acoustic interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the sensitivity analysis of porous material models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaheddine Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (24), pp.5292-5308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/21/9/094002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515080v1</w:t>
+                <w:t xml:space="preserve">hal-02300228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations for a model reduction technique of fluid-structure coupled systems</w:t>
               </w:r>
@@ -10633,51 +10633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ben Smida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10718,703 +10718,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity analysis of porous material models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural energy flow optimization through adaptive shunted piezoelectric metacomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (15), pp.1661-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X12449915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300228v1</w:t>
+                <w:t xml:space="preserve">hal-02300118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural energy flow optimization through adaptive shunted piezoelectric metacomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-active optimization of 2D wave dispersion into shunted piezo-composite systems for controlling acoustic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (15), pp.1661-1677. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X12449915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/21/9/094002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300118v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properness condition for modal analysis of non symmetric second order systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring shell resonances of spherical acoustic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sparasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.08.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1-2), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0846-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622993v1</w:t>
+                <w:t xml:space="preserve">hal-00623001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of modal reduction methods to non-linear coupled structure-acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (1-4), pp.227 - 245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 20 (1-4), pp.227-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.20.227-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejcm.20.227-245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511278v1</w:t>
+                <w:t xml:space="preserve">hal-02300213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of modal reduction methods to non-linear coupled structure-acoustic problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the properness condition for modal analysis of non symmetric second order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejcm.20.227-245⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.601-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300213v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring shell resonances of spherical acoustic resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+                <w:t xml:space="preserve">Extension of modal reduction methods to non-linear coupled structure-acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent E Pitre</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0846-1⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-4), pp.227 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.20.227-245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623001v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive optimization procedure for spot-welded structures</w:t>
               </w:r>
@@ -11426,51 +11426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qamar Iqbal Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (17-18), pp.1697-1711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11504,90 +11504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floquet-Bloch decomposition for the computation of dispersion of two-dimensional periodic, damped mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Ruzzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.2837-2848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11634,51 +11634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properness condition for modal analysis of non-symmetric second-order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.601 - 620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11703,77 +11703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.164-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11941,51 +11941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.164-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12023,51 +12023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design of spot welds in automotive structures : a decisionmaking methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.1172-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12101,77 +12101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12218,77 +12218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal and anisothermal implementations of 2D shape memory alloy modeling for transient impact response calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12437,300 +12437,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy residual method for detection of the causes of vibration hypersensitivity</w:t>
+                <w:t xml:space="preserve">Vibration sensitive behavior to connecting angle. Case of coupled beams and plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 260 (1), pp.83-100. </w:t>
+              <w:t xml:space="preserve">, 2003, 267 (4), pp.809-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)00901-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-460X(03)00179-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131978v1</w:t>
+                <w:t xml:space="preserve">hal-00131979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration sensitive behavior to connecting angle. Case of coupled beams and plates</w:t>
+                <w:t xml:space="preserve">Localization of structural zones producing hypersensitive behavior: finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 267 (4), pp.809-850. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 192 (44-46), pp.5001-5020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-460X(03)00179-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00462-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131979v1</w:t>
+                <w:t xml:space="preserve">hal-00131980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of structural zones producing hypersensitive behavior: finite element approach</w:t>
+                <w:t xml:space="preserve">An energy residual method for detection of the causes of vibration hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 192 (44-46), pp.5001-5020. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 260 (1), pp.83-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00462-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)00901-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131980v1</w:t>
+                <w:t xml:space="preserve">hal-00131978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (212)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12856,64 +12856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of acousto-elastic phononic crystals incorporating fluid sloshing and communicating channels between unit cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Mauro de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Paula Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12951,77 +12951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the wave propagation in hydroelastic phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Mauro de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Paula Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13085,77 +13085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Teloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International Symposium on Dynamic Problems of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sao Paulo, Brazil</w:t>
@@ -13286,1421 +13286,1421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Lissek</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks for Inverse Problems in Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Teloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long Beach, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672177v1</w:t>
+                <w:t xml:space="preserve">hal-04733804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electroacoustic Liner for tonal and broadband noise attenuation of turbofans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterNoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672175v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroacoustic Liner for tonal and broadband noise attenuation of turbofans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Focussing of bending waves in functionally graded composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Volery</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">The 9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674008v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Networks for Inverse Problems in Structural Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+                <w:t xml:space="preserve">Active impedance control optimization for attenuation of acoustic cavity modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733804v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focussing of bending waves in functionally graded composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
+                <w:t xml:space="preserve">Actuation study of self-reconfigurable bistable robots based on Kresling tower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667731v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active impedance control optimization for attenuation of acoustic cavity modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Networks for Inverse Problems in Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Teloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long Beach, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672182v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuation study of self-reconfigurable bistable robots based on Kresling tower</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Marionnet</w:t>
+                <w:t xml:space="preserve">On the optimization of (generalized) impedance for acoustic liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Diniz Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Teloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Long Beach, California, United States</w:t>
+              <w:t xml:space="preserve">34th ICAS (ICAS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625570v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Networks for Inverse Problems in Structural Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Tittarelli</w:t>
+                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. pp.3304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733801v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of (generalized) impedance for acoustic liners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICAS (ICAS2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674021v1</w:t>
+                <w:t xml:space="preserve">hal-04672175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taiqu Liu</w:t>
+                <w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680282v1</w:t>
+                <w:t xml:space="preserve">hal-04273661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentilles à gradient d’indice de réfraction pour la focalisation d’ondes élastiques de flexion dans une plaque composite d’épaisseur constante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Francescato</w:t>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273673v1</w:t>
+                <w:t xml:space="preserve">hal-04273682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical characterisation at fibre scale</w:t>
               </w:r>
@@ -14794,64 +14794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14924,1595 +14924,1578 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215820v1</w:t>
+                <w:t xml:space="preserve">hal-04606798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606798v1</w:t>
+                <w:t xml:space="preserve">hal-04215820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+                <w:t xml:space="preserve">NVH optimization of electric motors: optimization under constraints and uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jeannerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273682v1</w:t>
+                <w:t xml:space="preserve">hal-04165662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des propriétés mécaniques dynamiques sur fibre unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273661v1</w:t>
+                <w:t xml:space="preserve">hal-04606767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NVH optimization of electric motors: optimization under constraints and uncertainty</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Long Beach, United States. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2658519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165662v1</w:t>
+                <w:t xml:space="preserve">hal-04294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés mécaniques dynamiques sur fibre unitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606767v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des propriétés mécaniques dynamiques sur fibre unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2658519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294084v1</w:t>
+                <w:t xml:space="preserve">hal-04224555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">On the use of condensation models for describing highly damped multilayered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael da Silva Raqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Acoustics Week in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692693v1</w:t>
+                <w:t xml:space="preserve">hal-04273676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés mécaniques dynamiques sur fibre unitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224555v1</w:t>
+                <w:t xml:space="preserve">hal-04680282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of condensation models for describing highly damped multilayered structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+                <w:t xml:space="preserve">Lentilles à gradient d’indice de réfraction pour la focalisation d’ondes élastiques de flexion dans une plaque composite d’épaisseur constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics Week in Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273676v1</w:t>
+                <w:t xml:space="preserve">hal-04273673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composites architecturés pour l'amortissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869641v1</w:t>
+                <w:t xml:space="preserve">hal-03818643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of thermomechanical couplings for the design of adaptive structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Californie, United States</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818636v1</w:t>
+                <w:t xml:space="preserve">hal-04280163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et modèle du coefficient de réflexion d’un Trou Noir Acoustique bidimensionnel intégré à une plaque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">Shape memory through contact : introduction of magnetofriction – shape memory polymers (MF-SMPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847962v1</w:t>
+                <w:t xml:space="preserve">hal-03813034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape memory through contact : introduction of magnetofriction – shape memory polymers (MF-SMPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16557,257 +16540,257 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Long Beach, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2612772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés viscoélastiques des résines d'enrobage pour la réduction du bruit rayonné par les moteurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jaboviste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Parpinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle structural par pilotage thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16822,1677 +16805,1694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape memory through contact : introduction of magnetofriction – shape memory polymers (MF-SMPs)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+                <w:t xml:space="preserve">Vibration propagation analysis in plates using the irrotational intensity field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Takhchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">30th International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813034v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites architecturés pour l'amortissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations mécaniques dynamiques à l'échelle de la fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svenja Hermann</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Ile de Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818643v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape memory through contact: Introduction of MagnetoFriction – Shape Memory Polymers (MF-SMPs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+                <w:t xml:space="preserve">Contrôle de la réflexion d’une poutre en flexion par des résonateurs sub-longueur d'onde accordables thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280163v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration propagation analysis in plates using the irrotational intensity field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Takhchi</w:t>
+                <w:t xml:space="preserve">Design of a bidirectional rotational motion actuator by SMA with geometrico-static requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Noise and Vibration Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Long Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2612910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258048v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations mécaniques dynamiques à l'échelle de la fibre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Optimisation des propriétés viscoélastiques des résines d’enrobage pour la réduction du bruit rayonné par les moteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jaboviste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Parpinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Ile de Groix, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224571v1</w:t>
+                <w:t xml:space="preserve">hal-04258018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la réflexion d’une poutre en flexion par des résonateurs sub-longueur d'onde accordables thermiquement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
+                <w:t xml:space="preserve">Modeling of a shape memory material based folding structures: towards self-reconfigurable origami robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Saeed Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Long Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848524v1</w:t>
+                <w:t xml:space="preserve">hal-03692804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bidirectional rotational motion actuator by SMA with geometrico-static requirements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2612910⟩</w:t>
+              <w:t xml:space="preserve">ASME's Premier Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dearborn MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2022-88324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692803v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des propriétés viscoélastiques des résines d’enrobage pour la réduction du bruit rayonné par les moteurs électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique de stator par la méthode de Rayleigh-Ritz pour l'optimisation vibroacoustique des moteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jeannerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258018v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a shape memory material based folding structures: towards self-reconfigurable origami robots</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692804v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure et modèle du coefficient de réflexion d’un Trou Noir Acoustique bidimensionnel intégré à une plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME's Premier Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789603v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de stator par la méthode de Rayleigh-Ritz pour l'optimisation vibroacoustique des moteurs électriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of thermomechanical couplings for the design of adaptive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717653v1</w:t>
+                <w:t xml:space="preserve">hal-03818636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of an engineered origami structure: toward self-actuation of a bistable seamless Kresling tower</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Damping behavior of hemp and flax fibre reinforced greenpoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des jeunes chercheurs en mécanique - Méca-J 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814538v1</w:t>
+                <w:t xml:space="preserve">hal-03359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping behavior of hemp and flax fibre reinforced greenpoxy composites</w:t>
+                <w:t xml:space="preserve">Influence of water aging on the damping properties of plant fiber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiqu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">3rd Flower Conference - Biobased Composites in Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359911v1</w:t>
+                <w:t xml:space="preserve">hal-03359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water aging on the damping properties of plant fiber composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of an engineered origami structure: toward self-actuation of a bistable seamless Kresling tower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Flower Conference - Biobased Composites in Marine Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lorient, France</w:t>
+              <w:t xml:space="preserve">Congrès des jeunes chercheurs en mécanique - Méca-J 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359910v1</w:t>
+                <w:t xml:space="preserve">hal-03814538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of an active (acoustic) liner prototype in an acoustic flow duct facility</w:t>
               </w:r>
@@ -18606,580 +18606,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction of electric rotors subjected to PWM excitation for structural dynamics design</w:t>
+                <w:t xml:space="preserve">DESIGN GUIDELINES FOR THE ACOUSTIC PERFORMANCE IMPROVEMENT OF A PERIODIC POROUS MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Topenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">D Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vaillant</w:t>
+                <w:t xml:space="preserve">F. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Houston, United States</w:t>
+              <w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993952v1</w:t>
+                <w:t xml:space="preserve">hal-02485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable metamaterial with digital circuits for isolation of low-frequency vibration transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation analytical demonstration and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360738v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation analytical demonstration and experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Matten</w:t>
+                <w:t xml:space="preserve">Model reduction of electric rotors subjected to PWM excitation for structural dynamics design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Topenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360736v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN GUIDELINES FOR THE ACOUSTIC PERFORMANCE IMPROVEMENT OF A PERIODIC POROUS MATERIAL</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programmable metamaterial with digital circuits for isolation of low-frequency vibration transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Séoul, South Korea. pp.035005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485094v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant stop band analysis using an inhomogeneous re-entrant honeycomb core structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19230,51 +19230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19325,103 +19325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave and finite element analysis of quasi-periodic 2D phononic super-cell crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Timorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medyna 2020: 3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19548,243 +19548,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap investigation of hierarchical isovolumetric periodic cores with negative poisson ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone del Broccolo</w:t>
+                <w:t xml:space="preserve">Enhanced acoustic black holes (EABH) based on tuned damping properties obtained by thermal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online (Electronic Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360737v1</w:t>
+                <w:t xml:space="preserve">hal-03451628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced acoustic black holes (EABH) based on tuned damping properties obtained by thermal control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">Bandgap investigation of hierarchical isovolumetric periodic cores with negative poisson ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone del Broccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online (Electronic Conference), France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451628v1</w:t>
+                <w:t xml:space="preserve">hal-03360737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of liner impedance in acoustic duct</w:t>
               </w:r>
@@ -19904,90 +19904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation: analytical demonstration and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20064,51 +20064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.201-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20142,103 +20142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of silent electric motors: optimization under constraints and parameters uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jeannerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden</w:t>
@@ -20261,5870 +20261,5870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band diagram and forced response analysis of periodic and quasi-periodic panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+                <w:t xml:space="preserve">Caractérisation dynamique des fibres synthétiques et végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Franco</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Manipulation et caractérisation pour les fibres synthétiques et végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414955v1</w:t>
+                <w:t xml:space="preserve">hal-02472675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATIONS ABOUT THE MODELLING OF ACOUSTIC PROPERTIES OF PERIODIC POROUS MATERIALS WITH THE SHIFT CELL APPROACH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Khelif</w:t>
+                <w:t xml:space="preserve">Investigations about the modelling of acoustic properties of periodic porous materials with the shift cell approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2019: IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394280v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different meta-model techniques for torque optimization constrained by mechanical strength in automotive high-speed Spoke-type IPM machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Huang</w:t>
+                <w:t xml:space="preserve">Black hole damping control with a thermally-driven shape memory polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">inter.noise 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427057v1</w:t>
+                <w:t xml:space="preserve">hal-02300512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic properties of plant fiber reinforced composites based on experimental multiscale method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model updating of model parameters and model form error in a uniform framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427015v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection coefficients of Enhanced Acoustic Black Holes at a beam termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inter.noise 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable band-gaps in periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaijun Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dynamique des fibres synthétiques et végétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic properties of plant fiber reinforced composites based on experimental multiscale method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manipulation et caractérisation pour les fibres synthétiques et végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472675v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations about the modelling of acoustic properties of periodic porous materials with the shift cell approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Magliacano</w:t>
+                <w:t xml:space="preserve">Comparison of different meta-model techniques for torque optimization constrained by mechanical strength in automotive high-speed Spoke-type IPM machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouaa Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300513v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black hole damping control with a thermally-driven shape memory polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Topenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inter.noise 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300512v1</w:t>
+                <w:t xml:space="preserve">hal-02300517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model updating of model parameters and model form error in a uniform framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sifeng Bi</w:t>
+                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Wagner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2514555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427040v1</w:t>
+                <w:t xml:space="preserve">hal-02300528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compact Ultra-Stable Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300517v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive damping and stiffness control of composite structures: an experimental illustration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Topenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2514555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02300528v1</w:t>
+                <w:t xml:space="preserve">hal-02188543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Ultra-Stable Laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band diagram and forced response analysis of periodic and quasi-periodic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427009v1</w:t>
+                <w:t xml:space="preserve">hal-02300514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of electric machines subjected to PWM excitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Topenot</w:t>
+                <w:t xml:space="preserve">A new method for Poisson’s ratio measurement with time-of-flight technique: application to the preliminary design of smart composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188543v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band diagram and forced response analysis of periodic and quasi-periodic panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+                <w:t xml:space="preserve">Temperature control of a composite core for adaptive stiffness and damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300514v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for Poisson’s ratio measurement with time-of-flight technique: application to the preliminary design of smart composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lachat</w:t>
+                <w:t xml:space="preserve">Identification of system matrices based on experimental modal analysis and its application in structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300529v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature control of a composite core for adaptive stiffness and damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Band diagram and forced response analysis of periodic and quasi-periodic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiullah Timorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300679v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of system matrices based on experimental modal analysis and its application in structural health monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+                <w:t xml:space="preserve">INVESTIGATIONS ABOUT THE MODELLING OF ACOUSTIC PROPERTIES OF PERIODIC POROUS MATERIALS WITH THE SHIFT CELL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">SMART 2019: IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867888v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-stable laser based on a compact Fabry-Perot cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of shift cell approach for the modelling of acoustic properties of porous materials embedding periodic inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Denis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bachir Achi</w:t>
+                <w:t xml:space="preserve">Sergio Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Machines et Usinage à Grande Vitesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946390v1</w:t>
+                <w:t xml:space="preserve">hal-02131338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphic model for modeling adaptive piezocomposite gradient materials (Invited)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billon</w:t>
+                <w:t xml:space="preserve">Bandgap capability of hybrid Kirigami inspired cellular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Broccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech, ETAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Kracov, Poland</w:t>
+              <w:t xml:space="preserve">Conférence Machines et Usinage à Grande Vitesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389734v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of wave dispersion characteristics in periodic porous materials modeled as equivalent fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Magliacano</w:t>
+                <w:t xml:space="preserve">Characterization of the thermo-mechanical behaviour of smart composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Composite Materials Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130049v1</w:t>
+                <w:t xml:space="preserve">hal-03427014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDATION OF SHIFT CELL APPROACH FOR THE MODELLING OF ACOUSTIC PROPERTIES OF POROUS MATERIALS EMBEDDING PERIODIC INCLUSIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Franco</w:t>
+                <w:t xml:space="preserve">Inverse characterization method of viscoelastic materials using dispersion analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Bourgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fabien Boukadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2018: 6th Noise and Vibration Emerging Methods Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394308v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation for the analysis of the vibrations of quasiperiodic structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Franco</w:t>
+                <w:t xml:space="preserve">Electro-active polymer based self-folding approach devoted to origami-inspired structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive structures and intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Antonio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2018-8153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130079v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-active polymer based self-folding approach devoted to origami-inspired structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VALIDATION OF SHIFT CELL APPROACH FOR THE MODELLING OF ACOUSTIC PROPERTIES OF POROUS MATERIALS EMBEDDING PERIODIC INCLUSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive structures and intelligent systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOVEM 2018: 6th Noise and Vibration Emerging Methods Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472573v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of shift cell approach for the modelling of acoustic properties of porous materials embedding periodic inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Magliacano</w:t>
+                <w:t xml:space="preserve">Investigation for the analysis of the vibrations of quasiperiodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Machines et Usinage à Grande Vitesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131338v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap capability of hybrid Kirigami inspired cellular structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Broccolo</w:t>
+                <w:t xml:space="preserve">Wave propagation in an auxetic core embedding resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Machines et Usinage à Grande Vitesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131339v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermo-mechanical behaviour of smart composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lachat</w:t>
+                <w:t xml:space="preserve">Design of smart metamaterials for vibration control: extension of Bloch approach to handle finite system boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Materials Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427014v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse characterization method of viscoelastic materials using dispersion analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlocked hybrid-cell Kirigami inspired cellular structures and their vibroacoustic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Broccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130077v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in an auxetic core embedding resonators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computation of wave dispersion characteristics in periodic porous materials modeled as equivalent fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
+              <w:t xml:space="preserve">ISMA2018: International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130089v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of smart metamaterials for vibration control: extension of Bloch approach to handle finite system boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billon</w:t>
+                <w:t xml:space="preserve">Micromorphic model for modeling adaptive piezocomposite gradient materials (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech, ETAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kracov, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140819v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocked hybrid-cell Kirigami inspired cellular structures and their vibroacoustic performance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultra-stable laser based on a compact Fabry-Perot cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Achi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130075v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of wave dispersion characteristics in periodic porous materials modeled as equivalent fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">F Franco</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2018: International Conference on Noise and Vibration Engineering</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394223v1</w:t>
+                <w:t xml:space="preserve">hal-02130049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of thermally adaptive composite structures for damping and stiffness control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">An origami-based tunable Helmholtz resonator for noise control: introduction of the concept and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Behavior and Mechanics of Multifunctional Materials and Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive structures and intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Snowbird, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053051v1</w:t>
+                <w:t xml:space="preserve">hal-02868199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review for the analysis of vibroacoustic properties of periodic inclusions in porous materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Franco</w:t>
+                <w:t xml:space="preserve">A LITERATURE REVIEW FOR THE ANALYSIS OF VIBORACOUSTIC PROPERTIES OF PERIODIC INCLUSIONS IN POROUS MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Magliacano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+              <w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131288v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First literature review for the analysis of quasi-periodicity variability effects and modelling strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and assessment of a distributed active acoustic liner concept for application to aircraft engine noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medyna 2020: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3643-3643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415009v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMINATES WITH INTEGRATED PIEZOELECTRIC TRANSDUCERS: INFLUENCE OF THE TRANSDUCERS LOCATION ALONG THE THICKNESS-AXIS ON THE STRUCTURAL PERFORMANCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lachat</w:t>
+                <w:t xml:space="preserve">A literature review for the analysis of vibroacoustic properties of periodic inclusions in porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Magliacano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2017 - VIII ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360570v1</w:t>
+                <w:t xml:space="preserve">hal-02131288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An origami-based tunable Helmholtz resonator for noise control: introduction of the concept and preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">First literature review for the analysis of quasi-periodicity variability effects and modelling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive structures and intelligent systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">Medyna 2020: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868199v1</w:t>
+                <w:t xml:space="preserve">hal-02415009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LITERATURE REVIEW FOR THE ANALYSIS OF VIBORACOUSTIC PROPERTIES OF PERIODIC INCLUSIONS IN POROUS MATERIALS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Franco</w:t>
+                <w:t xml:space="preserve">LAMINATES WITH INTEGRATED PIEZOELECTRIC TRANSDUCERS: INFLUENCE OF THE TRANSDUCERS LOCATION ALONG THE THICKNESS-AXIS ON THE STRUCTURAL PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">SMART 2017 - VIII ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394165v1</w:t>
+                <w:t xml:space="preserve">hal-03360570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of a distributed active acoustic liner concept for application to aircraft engine noise reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SmaRt Composite StructurE (Project SyRaCuSE) Towards mastering challenges concerning the product lifecycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053059v1</w:t>
+                <w:t xml:space="preserve">hal-02131312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmaRt Composite StructurE (Project SyRaCuSE) Towards mastering challenges concerning the product lifecycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in mid-frequency range simulations using the statistical modal energy distribution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Buren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131312v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in mid-frequency range simulations using the statistical modal energy distribution analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Design and experimental validation of a hierarchical auxetic rectangular perforated metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131350v1</w:t>
+                <w:t xml:space="preserve">hal-02131349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of a hierarchical auxetic rectangular perforated metamaterial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billon</w:t>
+                <w:t xml:space="preserve">First literature review for the analysis of quasi-periodicity variability effects and modeling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiullah Timorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131349v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First literature review for the analysis of quasi-periodicity variability effects and modeling strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Franco</w:t>
+                <w:t xml:space="preserve">Structural health monitoring of a smart composite structure with a Time-of-Flight method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131286v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural health monitoring of a smart composite structure with a Time-of-Flight method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lachat</w:t>
+                <w:t xml:space="preserve">Design and experimental validation of an active acoustic liner aircraft engine noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131285v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of an active acoustic liner aircraft engine noise reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lissek</w:t>
+                <w:t xml:space="preserve">Kirigami inspired natural fibre cellular structures for future vibroacoustics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Broccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Dobah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392572v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirigami inspired natural fibre cellular structures for future vibroacoustics applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on an electroactive polymer based tunable Helmholtz resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131287v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on an electroactive polymer based tunable Helmholtz resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Assessment of a metamaterial-inspired active acoustic liner concept for application to aircraft engine noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Portland, United States</w:t>
+              <w:t xml:space="preserve">Industrial Applications of Acoustic Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392526v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a metamaterial-inspired active acoustic liner concept for application to aircraft engine noise reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Karkar</w:t>
+                <w:t xml:space="preserve">Analytical and numerical local sensitivity analysis of periodic spring-mass chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos Alves Rade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Applications of Acoustic Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107848v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical local sensitivity analysis of periodic spring-mass chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cunha</w:t>
+                <w:t xml:space="preserve">Design of thermally adaptive composite structures for damping and stiffness control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domingos Alves Rade</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Behavior and Mechanics of Multifunctional Materials and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2259873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131284v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of reduced and uncoupled models in vibroacoustical experimental modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26270,103 +26270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance and Optimum Design of Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26391,103 +26391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of wave propagation in hierarchical auxetic perforated metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26668,51 +26668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26731,1107 +26731,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit-cell variability and micro-macro modeling of polyurethane acoustic foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doutres</w:t>
+                <w:t xml:space="preserve">A port-Hamiltonian formulation of a 2D boundary controlled acoustic system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trenchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ramirez Estay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020555v1</w:t>
+                <w:t xml:space="preserve">hal-02868194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategies for a distributed active acoustic skin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Outils Numériques pour la Simulation de Propagation d'Ondes dans les Structures Périodiques Amorties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Versaevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107846v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A port-Hamiltonian formulation of a 2D boundary controlled acoustic system.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of an impedance tube technique to determine the transmission loss of materials under angular incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Ramirez Estay</w:t>
+                <w:t xml:space="preserve">Marie Le Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868194v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils Numériques pour la Simulation de Propagation d'Ondes dans les Structures Périodiques Amorties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billon</w:t>
+                <w:t xml:space="preserve">Numerical tools for efficient simulations of wave propagation in damped periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Noise and Vibration - Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445016v1</w:t>
+                <w:t xml:space="preserve">hal-02963766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of an impedance tube technique to determine the transmission loss of materials under angular incidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart periodic structures for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Dynamic Problems of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107845v1</w:t>
+                <w:t xml:space="preserve">hal-03107842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tools for efficient simulations of wave propagation in damped periodic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billon</w:t>
+                <w:t xml:space="preserve">Control strategies for a distributed active acoustic skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Versaevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Vibration - Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963766v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart periodic structures for vibroacoustic control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unit-cell variability and micro-macro modeling of polyurethane acoustic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Najib Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dynamic Problems of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">European Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107842v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust expansion of experimental mode shapes under epistemic uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">A new approach for modal synthesis of a vibroacoustic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modal Analysis Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300559v1</w:t>
+                <w:t xml:space="preserve">hal-02300600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for modal synthesis of a vibroacoustic problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Gerges</w:t>
+                <w:t xml:space="preserve">Robust expansion of experimental mode shapes under epistemic uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kuczkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Orlando, FL, United States. pp.419-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04552-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300600v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirigami pyramidal auxetic active core for wave propagation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Structures and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27869,51 +27869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural acoustics with interface damping : various considerations about static terms for efficient dynamic behavior description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27932,2728 +27932,2728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of 2D vibroacoustic waves dispersion for optimizing acoustic power flow in interaction with adaptive metacomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Static and Dynamic Thermo Mechanical Characterization of a Bio-Compatible Shape Memory Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 8688, Active and Passive Smart Structures and Integrated Systems 2013, 86880Q</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAST 2013, The 24th International Conference on Adaptive Structures Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aruba, Caribbean Netherlands. pp.1 - 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983331v1</w:t>
+                <w:t xml:space="preserve">hal-00993450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of a metacomposite made of an array of piezopatches shunted on negative capacitance circuits for vibroacoustic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array on negative capacitance piezo-patches for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3182⟩</w:t>
+              <w:t xml:space="preserve"> SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2009604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983339v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and Distributed Adaptive Metacomposites for vibroacoustic control of Aerospace Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adaptive metacomposites : design strategy and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 2</w:t>
+              <w:t xml:space="preserve">PHONONICS 2013 : 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Italy. pp.0115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022007v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong attenuation using subwavelength apertures in a phononic plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
+                <w:t xml:space="preserve">Integrated and Distributed Adaptive Metacomposites for vibroacoustic control of Aerospace Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">5th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993455v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive metacomposites : design strategy and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Strong attenuation using subwavelength apertures in a phononic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyasin El Ayouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHONONICS 2013 : 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Italy. pp.0115</w:t>
+              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982866v1</w:t>
+                <w:t xml:space="preserve">hal-00993455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Thermo Mechanical Characterization of a Bio-Compatible Shape Memory Polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Wissam Benmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAST 2013, The 24th International Conference on Adaptive Structures Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993450v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array on negative capacitance piezo-patches for vibroacoustic control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Wideband frequency characterization of a shape memory polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Klesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDYNA 2013: 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2009604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021964v1</w:t>
+                <w:t xml:space="preserve">hal-00993458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on the sensitivity of the relationships between sound absorption characteristics and microstructure related parameters for polyurethane foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doutres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Benmalek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
+                <w:t xml:space="preserve">D. Begg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4799699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993424v1</w:t>
+                <w:t xml:space="preserve">hal-00993879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency characterization of a shape memory polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Butaud</w:t>
+                <w:t xml:space="preserve">Combined approximation method applied to reduced non-linear vibro-acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA 2013: 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993458v1</w:t>
+                <w:t xml:space="preserve">hal-03223543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the sensitivity of the relationships between sound absorption characteristics and microstructure related parameters for polyurethane foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of sheet steel thickness for vibroacoustic behavior of enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Begg</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993879v1</w:t>
+                <w:t xml:space="preserve">hal-00993447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approximation method applied to reduced non-linear vibro-acoustic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+                <w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Benmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223543v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of sheet steel thickness for vibroacoustic behavior of enclosures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Admittance Coefficients from in-situ Measurements in Acoustic Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Progneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Fourmaux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993447v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Energy flow control of fully coupled 2D vibroacoustic wave's by mean of adaptive metacomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, New Delhi, India. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993420v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Admittance Coefficients from in-situ Measurements in Acoustic Cavities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+                <w:t xml:space="preserve">ROM for nonlinear vibroacoustic problems with structural and acoustic nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Libya. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993412v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy flow control of fully coupled 2D vibroacoustic wave's by mean of adaptive metacomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">ROM FOR NONLINEAR VIBROACOUSTIC PROBLEMS WITH STRUCTURAL AND ACOUSTIC NONLINEARITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Ohayon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, New Delhi, India. pp.1-6</w:t>
+              <w:t xml:space="preserve">MEDYNA 2013: 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021960v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROM for nonlinear vibroacoustic problems with structural and acoustic nonlinearities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capitance piezo-patches for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Libya. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Marrakech, Morocco. pp.1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993443v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROM FOR NONLINEAR VIBROACOUSTIC PROBLEMS WITH STRUCTURAL AND ACOUSTIC NONLINEARITIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+                <w:t xml:space="preserve">Computation of 2D vibroacoustic waves dispersion for optimizing acoustic power flow in interaction with adaptive metacomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA 2013: 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 8688, Active and Passive Smart Structures and Integrated Systems 2013, 86880Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2009220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512523v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capitance piezo-patches for vibroacoustic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Design and experimental validation of a metacomposite made of an array of piezopatches shunted on negative capacitance circuits for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993810v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of Time-Temperature Equivalence for wide frequency band analysis of Shape Memory Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">A maintenance alarm for alternators based on eigensolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kuczkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">International Conference Condition Monitoring of Machinery in Non-Stationnary Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300687v1</w:t>
+                <w:t xml:space="preserve">hal-02300553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive shunted piezoelectric metacomposite: a new integrated technology for vibroacoustic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Auxetic transverse isotropic foams: from experimental efficiency to model correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gravade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300532v1</w:t>
+                <w:t xml:space="preserve">hal-00811057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maintenance alarm for alternators based on eigensolutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">Adaptive shunted piezoelectric metacomposite: a new integrated technology for vibroacoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianli Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Condition Monitoring of Machinery in Non-Stationnary Operations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dMEMS.2012.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300553v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic transverse isotropic foams: from experimental efficiency to model correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gravade</w:t>
+                <w:t xml:space="preserve">On the Validity of Time-Temperature Equivalence for wide frequency band analysis of Shape Memory Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811057v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of a semi-active metacomposite for the control of acoustic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30678,90 +30678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive piezoelectric metacomposite: a new integrated technology to control vibroacoustic power flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianly Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30799,90 +30799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic Optimization and Implementation of Adaptive Metacomposite Based on Periodically Distributed Shunted Piezoelectric Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30907,90 +30907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart metacomposites for semi-active control of sound radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTER-NOISE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31015,90 +31015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxetic foam pads : experiments and parameters identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gravade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31136,2841 +31136,2841 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal wave propagation in smart composite structures with shunted piezoelectric patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianli Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviano Tateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Composites Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Arcachon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Floquet-Bloch decomposition of the elastodynamical equations for the computation of wave’s dispersion in damped mechanical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-active optimization of 2D wave's dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Ruzzene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2010 International Conference and Vibration and Noise Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512527v1</w:t>
+                <w:t xml:space="preserve">hal-00624078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency comparison of CMS vibroacoustic formulations for uncertain damped problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New methodology for vibroacoustic energy diffusion optimization by mean of distributed electromechanical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Modal Analysis Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9507-0_17⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02300611v1</w:t>
+                <w:t xml:space="preserve">hal-00592683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-active optimization of 2D wave's dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency comparison of CMS vibroacoustic formulations for uncertain damped problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Ruzzene</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Jacksonville, United States. pp.161-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9507-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00624078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for vibroacoustic energy diffusion optimization by mean of distributed electromechanical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-active optimization of 2D wave’s dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ruzzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Scottsdale, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592683v1</w:t>
+                <w:t xml:space="preserve">hal-00624057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-active optimization of 2D wave’s dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Réduction de modèles dynamiques non-linéaires en grands déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Ruzzene</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624057v1</w:t>
+                <w:t xml:space="preserve">hal-01512524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles dynamiques non-linéaires en grands déplacements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guedri</w:t>
+                <w:t xml:space="preserve">Patches piézoélectriques shuntés distribués sur une poutre en composite : modélisation et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviano Tateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512524v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patches piézoélectriques shuntés distribués sur une poutre en composite : modélisation et validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-active optimization of 2D wave' s dispersion into shunted piezocomposite systems for controlling acoustic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Adaptive Structures and Technologies, ICAST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421459v1</w:t>
+                <w:t xml:space="preserve">hal-03179270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-active optimization of 2D wave' s dispersion into shunted piezocomposite systems for controlling acoustic interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Robust optimization and quality control in spot welded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Qamar Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Adaptive Structures and Technologies, ICAST 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Jacksonville, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9305-2_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179270v1</w:t>
+                <w:t xml:space="preserve">hal-00624060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization and quality control in spot welded structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency comparison of cms vibroacoustic formulations for uncertain damped problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Jacksonville, Florida, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jan 2011, Jacksonville, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00624060v1</w:t>
+                <w:t xml:space="preserve">hal-00624063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency comparison of cms vibroacoustic formulations for uncertain damped problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de l'identification des paramètres de couplage et mécaniques des matériaux poreux par analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gravade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Jacksonville, Florida, United States</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624063v1</w:t>
+                <w:t xml:space="preserve">hal-03422464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'identification des paramètres de couplage et mécaniques des matériaux poreux par analyse de sensibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gravade</w:t>
+                <w:t xml:space="preserve">A Floquet-Bloch decomposition of the elastodynamical equations for the computation of wave’s dispersion in damped mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ruzzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ISMA2010 International Conference and Vibration and Noise Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Louvain, Belgium. pp.2837 - 2848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422464v1</w:t>
+                <w:t xml:space="preserve">hal-01512527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction for fluid structure interaction with structural nonlinearities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the comparison of formulations for model reduction of harmonic frequency-dependent damped fluid-structure problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Structures Technology (CST 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623016v1</w:t>
+                <w:t xml:space="preserve">hal-00623008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation paramétrique pour les matériaux poreux en vibroacoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse modale expérimentale vibroacoustique : de la préparation des essais à l'identification de modèles réduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slahedine Chedly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551187v1</w:t>
+                <w:t xml:space="preserve">hal-00551158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced models identification from experimental modal analysis of non-self adjoint systems - rotordynamics, active control and vibroacoustics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of reciprocity measurements to improve identification of vibroacoustical reduced models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foltete Emmanuel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">European Acoustics Association (EAA Euroregio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623018v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of reciprocity measurements to improve identification of vibroacoustical reduced models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousseynou Cisse</w:t>
+                <w:t xml:space="preserve">Hiérarchisation paramétrique pour les matériaux poreux en vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slahedine Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Acoustics Association (EAA Euroregio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623010v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the comparison of formulations for model reduction of harmonic frequency-dependent damped fluid-structure problems</w:t>
+                <w:t xml:space="preserve">Reduced models identification from experimental modal analysis of non-self adjoint systems - rotordynamics, active control and vibroacoustics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foltete Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623008v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale expérimentale vibroacoustique : de la préparation des essais à l'identification de modèles réduits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic behaviour of SMA and response to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">S3T School and Symposium on Smart Structural Systems Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551158v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of SMA and response to impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced models identification from experimental modal analysis of non-self adjoint systems: rotordynamics, active control and vibroacoustics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S3T School and Symposium on Smart Structural Systems Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ISMA2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520929v1</w:t>
+                <w:t xml:space="preserve">hal-03154010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced models identification from experimental modal analysis of non-self adjoint systems: rotordynamics, active control and vibroacoustics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction for fluid-structure interaction problems with structural non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154010v1</w:t>
+                <w:t xml:space="preserve">hal-02300582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction for fluid-structure interaction problems with structural non-linearities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental modal analysis of non-self adjoint systems : inverse problem regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IMAC XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Jacksonville, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300582v1</w:t>
+                <w:t xml:space="preserve">hal-00623013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modal analysis of non-self adjoint systems : inverse problem regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction for fluid structure interaction with structural nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Jacksonville, Florida, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Structures Technology (CST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623013v1</w:t>
+                <w:t xml:space="preserve">hal-00623016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive procedure for the optimization of resistance spot welds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for identification of reduced vibro-acoustic models from experimental modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Integrity, Reliability &amp; Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441051v1</w:t>
+                <w:t xml:space="preserve">hal-00441036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception robuste en vibroacoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.H. Tran</w:t>
+                <w:t xml:space="preserve">On the use of SMA for impact absorption : numerical implementation of RL model including thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès International Conception et Modélisation des Systèmes Mécaniques (CMSM'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IV ECCOMAS Thematic Conference Smart Structures and Materials (SMART'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434351v1</w:t>
+                <w:t xml:space="preserve">hal-00434353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for identification of reduced vibro-acoustic models from experimental modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse modale en vibroacoustique par une méthode de réduction exploitant le couplage et la sélection a priori des modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ben Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Integrity, Reliability &amp; Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">3ème Congrès International Conception et Modélisation des Systèmes Mécaniques (CMSM'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441036v1</w:t>
+                <w:t xml:space="preserve">hal-00434352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SMA for impact absorption : numerical implementation of RL model including thermal effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Adaptive procedure for the optimization of resistance spot welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Qamar Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV ECCOMAS Thematic Conference Smart Structures and Materials (SMART'09)</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Integrity, Reliability &amp; Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434353v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse modale en vibroacoustique par une méthode de réduction exploitant le couplage et la sélection a priori des modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riadh Majed</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception robuste en vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International Conception et Modélisation des Systèmes Mécaniques (CMSM'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434352v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de réduction de modèles en vibroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ben Smida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33989,226 +33989,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t>
+                <w:t xml:space="preserve">A decision-making methodology for the robust design of spot welds in automotive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Symposium Vibrations Chocs et Bruit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAC XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orlando, Floride, United States. pp.ùù</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348189v1</w:t>
+                <w:t xml:space="preserve">hal-00347500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making methodology for the robust design of spot welds in automotive structures</w:t>
+                <w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIth Symposium Vibrations Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347500v1</w:t>
+                <w:t xml:space="preserve">hal-00348189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural sensitivity analysis based on a hybrid parametric and non-parametric approach</w:t>
               </w:r>
@@ -34220,51 +34220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mengus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Leuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34315,51 +34315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Structures Technologies (CST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34384,77 +34384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34505,51 +34505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches modales pour la réduction de modèle en vibro-acoustique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Symposium Vibrations, Chocs et Bruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34574,77 +34574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on time response to impact test of a 2D shape memory structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34695,51 +34695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the comparison of symmetric and unsymmetric formulations for experimental vibro-acoustic modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34790,51 +34790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA, International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34872,51 +34872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de modification des modes complexes couplés en identification modale pour la vérification de la propreté vibroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International Conception et Modélisation des Systèmes Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34967,51 +34967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35036,51 +35036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properness condition for the complex modes in vibroacoustic modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35112,305 +35112,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient procedure for spot welds optimization in automotive structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse modale expérimentale de systèmes vibroacoustiques : application aux modes A0 et T1 de la guitare et de la harpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Jun Huang</w:t>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guillaume</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Feb 2006, pp.152-159</w:t>
+                <w:t xml:space="preserve">François Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp. 577-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132354v1</w:t>
+                <w:t xml:space="preserve">hal-00178384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale expérimentale de systèmes vibroacoustiques : application aux modes A0 et T1 de la guitare et de la harpe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient procedure for spot welds optimization in automotive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+                <w:t xml:space="preserve">Sheng-Jun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gauthier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France. pp. 577-580</w:t>
+                <w:t xml:space="preserve">Benoît Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2006, pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178384v1</w:t>
+                <w:t xml:space="preserve">hal-00132354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient procedure for spot welds optimization in automotive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Jun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Modal Analysis Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Saint-Louis, United States. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35448,64 +35448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust optimization of spot weld design in automotive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006, pp.4387-4394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35536,64 +35536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust optimization of spot weld design in automotive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium. pp.4387-4394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35624,325 +35624,299 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic transmission through double panels in a diffuse field using blocked patch pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+                <w:t xml:space="preserve">J.D. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cacciolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Saint Raphael, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414821v1</w:t>
+                <w:t xml:space="preserve">hal-00019995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic transmission through double panels in a diffuse field using blocked patch pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Chazot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cacciolati</w:t>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novem 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Saint Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019995v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy residuals for localization of structural areas inducing hypersensitive behavior</w:t>
+                <w:t xml:space="preserve">Energy residuals localization and efficiency comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar 2004, pp.293-294</w:t>
+              <w:t xml:space="preserve">Sep 2004, pp.1909-1916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132344v1</w:t>
+                <w:t xml:space="preserve">hal-00132350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch Transfer Function (PTF) : a substructuring approach for linear acoustics</w:t>
               </w:r>
@@ -35997,321 +35971,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy residuals localization and efficiency comparison</w:t>
+                <w:t xml:space="preserve">Application of a substructuring approach for linear acoustics in automotive context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2004, pp.1909-1916</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2004, pp.70(1-8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132350v1</w:t>
+                <w:t xml:space="preserve">hal-00132349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a substructuring approach for linear acoustics in automotive context</w:t>
+                <w:t xml:space="preserve">Energy residuals for localization of structural areas inducing hypersensitive behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aug 2004, pp.70(1-8)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2004, pp.293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132349v1</w:t>
+                <w:t xml:space="preserve">hal-00132344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Acoustic Simulation Tools for Efficient Computation of Exterior Noise in Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of gear dynamics hypersensitivity and quantification of induced variability for mass produced gearboxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Vigè</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+                <w:t xml:space="preserve">Nicolas Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jacques</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.A7(1-34)</w:t>
+                <w:t xml:space="preserve">Joël Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proceedings of Inter-Noise 2003 (Jeju, Korea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132326v1</w:t>
+                <w:t xml:space="preserve">hal-00132337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy residual : a tool to study the dispersion of vibroacoustic performances of structures</w:t>
               </w:r>
@@ -36373,135 +36363,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gear dynamics hypersensitivity and quantification of induced variability for mass produced gearboxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Acoustic Simulation Tools for Efficient Computation of Exterior Noise in Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vigè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Driot</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Perret-Liaudet</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Jeju, South Korea</w:t>
+                <w:t xml:space="preserve">Yves Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.A7(1-34)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132337v1</w:t>
+                <w:t xml:space="preserve">hal-00132326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of structural zones producing hypersensitive behavior</w:t>
               </w:r>
@@ -36669,64 +36669,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Novel Metastructure with Trapped, Fluid-Filled Unit Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Mauro de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago de Paula Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36790,77 +36790,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jaboviste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Memory Polymers, Blends and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Springer, pp.129 - 151, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36917,51 +36917,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO2021122394 - PROCEDE ET DISPOSITIF DE CONTROLE DE LA PROPAGATION DES ONDES ACOUSTIQUES SUR UNE PAROI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37037,90 +37037,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Passive discrete lens for broadband elastic guided wave focusing”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaijun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37196,90 +37196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Matten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -37573,51 +37573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Paula Silva Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Teloli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Fily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jaboviste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parpinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Teloli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Mauro de Souza Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Paula Sales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adfb8a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comandini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Ting" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230888" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Silva Raqueti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takhchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad7c0b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Muniz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acb248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43646-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Berre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107158" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeannerot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Harkati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Harkati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Magliacano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Ashani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Deckers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Petrone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893967v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kuczkowiak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047096" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boutagouga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.106613" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Campana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruzzene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106408" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Bi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107428" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Timorian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106516" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timorian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Franco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.04.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114873" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone del Broccolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf670" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab19dc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095440621988894" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9633-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2038-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rocher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006470" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131270v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millithaler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131363v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710839v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra L van Buren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Zampetakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.121" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jund" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Tateo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cunefare" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin Ayouch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroute" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delporte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316637941" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512519v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131272v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Klesa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14536006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300108v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4895695" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Huang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.06.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024433" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993369v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13480571" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0844-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE5FE8C6A8EFF406D47611FFDC96BC91E62564E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515080v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/9/094002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ben Smida" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Majed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406211411863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300228v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chedly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12449915" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622993v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.08.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511278v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouhaddi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.227-245" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0846-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300223v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qamar Iqbal Bhatti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.04.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516397v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.06.016" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Tran" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622990v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.09.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623002v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010054" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/12/125019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciolati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131978v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)00901-X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131979v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(03)00179-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131980v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00462-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rincon Gil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thiam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674008v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ponticelli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3195" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625570v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733801v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674021v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Diniz Fernandes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739045v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165662v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606767v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224555v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273676v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818636v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847962v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612772" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717598v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813034v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818643v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692803v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612910" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258018v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692804v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saeed Malik" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814538v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359911v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359910v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360736v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485094v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magliacano" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360739v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360737v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672061v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0780" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360742v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394280v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300515v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300682v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472675v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300513v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300512v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427040v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wagner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427009v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marechal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300514v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300679v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867888v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946390v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Achi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389734v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130049v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rosa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394308v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130079v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472573v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2018-8153" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131338v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131339v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Broccolo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130077v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgana" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fabien Boukadia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Jonckheere" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Claeys" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140819v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300513" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130075v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394223v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053051v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2259873" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131288v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868199v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394165v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053059v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987870" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131350v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Buren" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131349v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131286v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392572v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131287v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Palumbo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Dobah" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392526v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107848v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131284v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cunha" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Alves Rade" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380261v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sagnard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427071v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodrigues Cunha" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427078v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2221895" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222003v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020555v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107846v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868194v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trenchant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fares" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez Estay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445016v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107845v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bourl&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963766v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107842v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300559v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04552-8_42" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300600v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300543v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222002v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983331v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009220" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983339v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3182" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022007v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982866v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993450v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021964v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009604" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993424v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Benmalek" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3033" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993458v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993879v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799699" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223543v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993447v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fourmaux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993420v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993412v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Progneaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021960v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993443v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512523v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993810v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300687v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300532v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.21" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300553v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811057v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gravade" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810901v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811361v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianly Huang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300546v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179580v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300686v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300574v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512527v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300611v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9507-0_17" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T92438RG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624078v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883118" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592683v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624057v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512524v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guedri" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421459v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179270v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624060v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Qamar Bhatti" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9305-2_21" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0FC1A3AF692E957BF5220301B2441CBB635AD53D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624063v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422464v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623016v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551187v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slahedine Chedly" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623018v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foltete Emmanuel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623010v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Cisse" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623008v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551158v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520929v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154010v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300582v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623013v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441051v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434351v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441036v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434353v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434352v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Smida" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Majed" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435096v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348189v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347500v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347505v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mengus" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347515v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347506v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347507v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347502v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347503v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347518v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330139v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495591v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330095v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132354v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jun Huang" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillaume" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178395v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Jun Huang" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132366v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178396v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414821v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019995v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132344v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132347v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132350v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132349v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132326v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vig&#232;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacques" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131982v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132337v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132131v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132312v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317399v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389663v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014113v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Matten" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364391v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758042v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142547v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Paula Silva Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Teloli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Fily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Mauro de Souza Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Paula Sales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adfb8a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comandini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Ting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230888" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Silva Raqueti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jaboviste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Parpinel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Teloli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112189" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Takhchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118603" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad7c0b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Muniz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acb248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43646-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Hu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Berre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107158" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jeannerot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Harkati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Harkati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Magliacano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Ashani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Deckers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Petrone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893967v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6652" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Campana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruzzene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106408" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifeng Bi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kuczkowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boutagouga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.106613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107428" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Timorian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106516" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone del Broccolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doutres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114873" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab19dc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095440621988894" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timorian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Rosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Franco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.04.029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2038-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rocher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006470" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millithaler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131271v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9633-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131363v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710839v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra L van Buren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Zampetakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.121" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jund" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin Ayouch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Addouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.02.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroute" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delporte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512517v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316637941" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Christen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.01.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Tateo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cunefare" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Klesa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14536006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512519v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300233v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4895695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saito" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024433" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13480571" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0844-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE5FE8C6A8EFF406D47611FFDC96BC91E62564E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993396v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chedly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ben Smida" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Majed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406211411863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12449915" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515080v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/9/094002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0846-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.227-245" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.08.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouhaddi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300223v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qamar Iqbal Bhatti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.04.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516397v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.06.016" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Tran" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622990v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.09.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623002v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010054" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/12/125019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciolati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(03)00179-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00462-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131978v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)00901-X" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rincon Gil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322159v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325708v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thiam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Moal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ponticelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3195" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733801v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Diniz Fernandes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739045v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606767v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280163v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813034v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612772" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717678v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258048v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224571v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848524v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612910" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258018v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saeed Malik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614553" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847962v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359911v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359910v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magliacano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360736v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993952v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Topenot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vaillant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360738v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360739v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451628v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360737v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672061v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0780" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360742v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472675v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourbon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300512v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427040v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wagner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300515v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300682v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427057v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Bahri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300517v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300528v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514555" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427009v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marechal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188543v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300514v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300679v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867888v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414955v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394280v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelif" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131338v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rosa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131339v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Broccolo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130077v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgana" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fabien Boukadia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Jonckheere" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Claeys" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472573v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2018-8153" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394308v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130079v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130089v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140819v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300513" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130075v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394223v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389734v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946390v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Achi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130049v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868199v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394165v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053059v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987870" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131288v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415009v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131350v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Buren" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131349v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131286v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392572v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131287v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Palumbo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Dobah" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392526v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107848v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131284v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cunha" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Alves Rade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053051v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2259873" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380261v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sagnard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427071v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Rodrigues Cunha" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427078v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2221895" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222003v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868194v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trenchant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fares" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ramirez Estay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445016v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107845v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bourl&#232;s" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Verdi&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963766v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107842v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107846v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020555v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300600v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300559v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04552-8_42" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300543v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222002v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993450v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021964v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009604" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982866v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022007v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993455v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyasin El Ayouch" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993424v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Benmalek" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3033" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993458v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993879v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Begg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799699" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223543v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993447v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fourmaux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993420v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993412v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Progneaux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021960v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993443v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512523v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993810v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983331v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009220" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983339v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3182" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300553v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811057v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gravade" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300532v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.21" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300687v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810901v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811361v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianly Huang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300546v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179580v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300686v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300574v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624078v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883118" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592683v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300611v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9507-0_17" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T92438RG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624057v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512524v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guedri" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421459v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179270v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624060v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Qamar Bhatti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9305-2_21" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/0FC1A3AF692E957BF5220301B2441CBB635AD53D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624063v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422464v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512527v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623008v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551158v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623010v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Cisse" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551187v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slahedine Chedly" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623018v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foltete Emmanuel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520929v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154010v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300582v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623013v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623016v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441036v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434353v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434352v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Smida" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Majed" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441051v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434351v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435096v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347500v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348189v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347505v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mengus" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347515v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347506v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347507v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347502v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347503v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347518v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330139v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495591v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330095v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132354v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Jun Huang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillaume" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178395v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Jun Huang" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132366v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178396v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019995v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414821v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132350v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132347v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132349v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132344v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132337v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret-Liaudet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131982v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vig&#232;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacques" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132131v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132312v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317399v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389663v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014113v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Matten" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364391v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758042v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142547v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>