--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -707,702 +707,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and building information modelling: Integration, research gaps, and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative integrated framework for multi-level production planning and control systems in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Akbari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farook Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzad Pour Rahimian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Sakikhales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105420⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550769v1</w:t>
+                <w:t xml:space="preserve">hal-04696403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data to design: Social network insights for urban design and regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Zarepour Sohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Zarepour Sohi</w:t>
+                <w:t xml:space="preserve">Saeed Banihashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poriya Abdollahi Roshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of architectural research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (6), pp.1377-1399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foar.2024.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy in construction: The digital transformation perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeed Banihashemi</w:t>
+                <w:t xml:space="preserve">Sustainability and building information modelling: Integration, research gaps, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senada Meskin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+                <w:t xml:space="preserve">Farzad Pour Rahimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Reza Mohandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aso Hajirasouli</w:t>
+                <w:t xml:space="preserve">Mina Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2023.100715⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.105420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446243v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced exploration of technological functionalities addressing risk factors in earthmoving equipment operation on construction sites: A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy in construction: The digital transformation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Banihashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senada Meskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazi Soltanmohammadlou</w:t>
+                <w:t xml:space="preserve">Saeed Reza Mohandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol K.H. Hon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aso Hajirasouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SASBE-09-2024-0352⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.100715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2023.100715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876810v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative integrated framework for multi-level production planning and control systems in construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An advanced exploration of technological functionalities addressing risk factors in earthmoving equipment operation on construction sites: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazi Soltanmohammadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol K.H. Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Drogemuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sakikhales</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.100524. </w:t>
+              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SASBE-09-2024-0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696403v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Innovation and lean practices for sustainable construction project management; emerging technologies, strategies and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionality as a key concept for integrated project planning and scheduling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the lean principles in integrated planning and scheduling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashwan Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pour Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFA09020"/>
+    <w:nsid w:val="CDBB13B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moslem-sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9067-2705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farook Hamzeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rahimian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2360581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-12-2023-0379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04701660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2024.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04550769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pour Rahimian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Najafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Zarepour Sohi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Banihashemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poriya Abdollahi Roshan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2024.04.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senada Meskin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Reza Mohandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aso Hajirasouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2023.100715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04876810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazi Soltanmohammadlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol K.H. Hon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drogemuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-09-2024-0352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04696403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sakikhales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100524" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04858175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sasbe-05-2024-406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04876818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyar Mokhlespour Esfahani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khanzadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/ije.2024.37.12c.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-13427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sabbaghzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Talebi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezazadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rastegar Moghaddam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04813923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Poshdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24928/2023/0159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashwan Dawood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moslem-sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9067-2705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farook Hamzeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rahimian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2360581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-12-2023-0379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04701660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2024.053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04696403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sakikhales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04604395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Zarepour Sohi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Banihashemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poriya Abdollahi Roshan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2024.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04550769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pour Rahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Najafi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senada Meskin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Reza Mohandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aso Hajirasouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2023.100715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04876810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazi Soltanmohammadlou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol K.H. Hon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drogemuller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-09-2024-0352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04858175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sasbe-05-2024-406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04876818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yazdanian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyar Mokhlespour Esfahani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khanzadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/ije.2024.37.12c.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-13427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sabbaghzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Talebi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezazadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rastegar Moghaddam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04813923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Poshdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24928/2023/0159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashwan Dawood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>