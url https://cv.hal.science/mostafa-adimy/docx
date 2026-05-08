--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -183,1374 +183,1374 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-serotype nested immuno-epidemiological model for dengue hemorrhagic fever involving backward bifurcation and serotype invasion</w:t>
+                <w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Taieb</w:t>
+                <w:t xml:space="preserve">Anatoli Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2026028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 561 (1), pp.130555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2026.130555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289175v1</w:t>
+                <w:t xml:space="preserve">hal-05363003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical derivation of delayed prey-predator model with hunting-and-resting delay</w:t>
+                <w:t xml:space="preserve">Multi-serotype nested immuno-epidemiological model for dengue hemorrhagic fever involving backward bifurcation and serotype invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malay Banerjee</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Taieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116272⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36, pp.135-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2026028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447851v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling Waves in a Hybrid Reaction‐Diffusion‐Difference SEIR Epidemic Model With Nonlocal Transmission and Protection Phase With Delay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical derivation of delayed prey-predator model with hunting-and-resting delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malay Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.11110⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.116272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447865v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model to the melanoma dynamics involving CAR T-cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traveling Waves in a Hybrid Reaction‐Diffusion‐Difference SEIR Epidemic Model With Nonlocal Transmission and Protection Phase With Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo G Silva</w:t>
+                <w:t xml:space="preserve">Hanene Meghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo F A Mancera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (101), pp.30. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (14), pp.13380-13398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-024-03060-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864443v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it more effective to protect susceptible individuals or isolate infected people to prevent the spread of a SIR-type epidemic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical model to the melanoma dynamics involving CAR T-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo G Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F A Mancera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (101), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-024-03060-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847754v1</w:t>
+                <w:t xml:space="preserve">hal-04864443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multigroup approach to delayed prion production</w:t>
+                <w:t xml:space="preserve">Is it more effective to protect susceptible individuals or isolate infected people to prevent the spread of a SIR-type epidemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mattia Sensi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (7), pp.2972-2998. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2023209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162164v1</w:t>
+                <w:t xml:space="preserve">hal-04847754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanisms of antibody mixtures in viral infections: the cases of sequential homologous and heterologous dengue infections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multigroup approach to delayed prion production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Sensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0182⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.2972-2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2023209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777129v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a New Differential-Difference Model Applied to the Pre-exposure Prophylaxis (PrEP) Effect on the Spread of HIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the mechanisms of antibody mixtures in viral infections: the cases of sequential homologous and heterologous dengue infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-024-01093-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (219), pp.20240182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777788v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability of a SEIR discrete delay differential‐difference system with protection phase</w:t>
+                <w:t xml:space="preserve">Stability Analysis of a New Differential-Difference Model Applied to the Pre-exposure Prophylaxis (PrEP) Effect on the Spread of HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanene Meghelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.9533⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5 (238)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-024-01093-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273580v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Asymptotic Stability of a Hybrid Differential–Difference System Describing SIR and SIS Epidemic Models with a Protection Phase and a Nonlinear Force of Infection</w:t>
+                <w:t xml:space="preserve">Global stability of a SEIR discrete delay differential‐difference system with protection phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Meghelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.9533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12346-023-00891-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271594v1</w:t>
+                <w:t xml:space="preserve">hal-04273580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global asymptotic stability for a distributed delay differential-difference system of a Kermack-McKendrick SIR model</w:t>
+                <w:t xml:space="preserve">Global Asymptotic Stability of a Hybrid Differential–Difference System Describing SIR and SIS Epidemic Models with a Protection Phase and a Nonlinear Force of Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dugourd-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Meghelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036811.2022.2075352⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (34), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-023-00891-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683861v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete maturity and delay differential-difference model of hematopoietic cell dynamics with applications to acute myelogenous leukemia</w:t>
+                <w:t xml:space="preserve">Global asymptotic stability for a distributed delay differential-difference system of a Kermack-McKendrick SIR model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arsène Marzorati</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (03), pp.497-527. </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (Issue 12), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218339022500176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2022.2075352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918042v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the Effect of Pre-Exposure Prophylaxis (PrEP) on HIV Propagation with a System of Differential–Difference Equations with Delay</w:t>
               </w:r>
@@ -1562,64 +1562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,664 +1660,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of lenvatinib and pembrolizumab on thyroid cancer refractory to iodine 131I simulated by mathematical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete maturity and delay differential-difference model of hematopoietic cell dynamics with applications to acute myelogenous leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Gomes Da Silva</w:t>
+                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabel Cristina Rodrigues Da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fernando de Arruda Mancera</w:t>
+                <w:t xml:space="preserve">Arsène Marzorati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (01), pp.93-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218339022500036⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30 (03), pp.497-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339022500176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683414v1</w:t>
+                <w:t xml:space="preserve">hal-03918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling waves of a differential-difference diffusive Kermack-McKendrick epidemic model with age-structured protection phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of lenvatinib and pembrolizumab on thyroid cancer refractory to iodine 131I simulated by mathematical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Gomes Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Cristina Rodrigues Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernando de Arruda Mancera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (01), pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339022500036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518604v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling waves for reaction-diffusion PDE coupled to difference equation with nonlocal dispersal term and time delay</w:t>
+                <w:t xml:space="preserve">Traveling waves of a differential-difference diffusive Kermack-McKendrick epidemic model with age-structured protection phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Kazmierczak</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 505 (1), pp.125464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2022021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03697707v1</w:t>
+                <w:t xml:space="preserve">hal-03518604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron Scale Modeling of Prion Production with the Unfolded Protein Response</w:t>
+                <w:t xml:space="preserve">Traveling waves for reaction-diffusion PDE coupled to difference equation with nonlocal dispersal term and time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1443157⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962123v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Are Periodic Erythrocytic Diseases so Rare in Humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 84 (19), pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-021-00973-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions for a nonautonomous mathematical model of hematopoietic stem cell dynamics</w:t>
+                <w:t xml:space="preserve">Neuron Scale Modeling of Prion Production with the Unfolded Protein Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julián Epstein</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 211, pp.112397. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.2487-2517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1443157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518591v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Relationship Between Antibody-Dependent Enhancement and Disease Severity in Secondary Dengue Infection</w:t>
               </w:r>
@@ -2427,4325 +2440,4429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics of a differential-difference system: a case of Kermack-McKendrick SIR model with age-structured protection phase</w:t>
+                <w:t xml:space="preserve">Periodic solutions for a nonautonomous mathematical model of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Pio Ferreira</w:t>
+                <w:t xml:space="preserve">Pablo Amster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2020067⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.112397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431660v1</w:t>
+                <w:t xml:space="preserve">hal-03518591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics of Wolbachia -infected and uninfected A edes aegypti populations by delay differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. S Benedito</w:t>
+                <w:t xml:space="preserve">Maternal Passive Immunity and Dengue Hemorrhagic Fever in Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. P Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+                <w:t xml:space="preserve">Paulo Mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando L P Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2020041⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-020-00699-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167481v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical model for treatment of papillary thyroid cancer using the allee effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Martins de Morais</w:t>
+                <w:t xml:space="preserve">Global dynamics of a differential-difference system: a case of Kermack-McKendrick SIR model with age-structured protection phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabel Cristina Rodrigues da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fernando de Arruda Mancera</w:t>
+                <w:t xml:space="preserve">Claudia Pio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (03), pp.701-718. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.1329-1354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218339020500138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167508v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Passive Immunity and Dengue Hemorrhagic Fever in Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the dynamics of Wolbachia -infected and uninfected A edes aegypti populations by delay differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. S Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. P Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-020-00699-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167544v1</w:t>
+                <w:t xml:space="preserve">hal-03167481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled reaction-diffusion and difference system of cell-cycle dynamics for hematopoiesis process with Dirichlet boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mathematical model for treatment of papillary thyroid cancer using the allee effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martins de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Cristina Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernando de Arruda Mancera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.06.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (03), pp.701-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339020500138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448738v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled reaction-diffusion and difference system of cell-cycle dynamics for hematopoiesis process with Dirichlet boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479 (1), pp.1030-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.06.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835435v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t>
+                <w:t xml:space="preserve">Oscillations and asymptotic convergence for a delay differential equation modeling platelet production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Barbarroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+                <w:t xml:space="preserve">Loïs Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.2417-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969237v1</w:t>
+                <w:t xml:space="preserve">hal-01835435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling waves in a coupled reaction-diffusion and difference model of hematopoiesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale model of the CD8 T cell immune response structured by intracellular content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barbarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Kazmierczak</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.12.009⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.3969-4002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2018120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573613v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed nonlocal reaction–diffusion model for hematopoietic stem cell dynamics with Dirichlet boundary conditions</w:t>
+                <w:t xml:space="preserve">Traveling waves in a coupled reaction-diffusion and difference model of hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.4085 - 4128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2017078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683636v1</w:t>
+                <w:t xml:space="preserve">hal-01573613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-structured model of hematopoiesis dynamics with growth factor-dependent coefficients</w:t>
+                <w:t xml:space="preserve">Delayed nonlocal reaction–diffusion model for hematopoietic stem cell dynamics with Dirichlet boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kuniya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2017078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344118v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global asymptotic stability for an age-structured model of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik-Mohamed Touaoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036811.2016.1139698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A delay differential-difference system of hematopoietic stem cell dynamics</w:t>
+                <w:t xml:space="preserve">Age-structured model of hematopoiesis dynamics with growth factor-dependent coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarik-Mohamed Touaoula</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bourfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Lhassan Hbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249894v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-structured and delay differential-difference model of hematopoietic stem cell dynamics</w:t>
+                <w:t xml:space="preserve">A delay differential-difference system of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik-Mohamed Touaoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.2765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249892v1</w:t>
+                <w:t xml:space="preserve">hal-01249894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of a mathematical model of hematopoietic stem cell dynamics</w:t>
+                <w:t xml:space="preserve">Age-structured and delay differential-difference model of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel López-Marcos</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennasser Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik-Mohamed Touaoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207160.2013.778400⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (9), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2015.20.2765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767161v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differential equations with unbounded delay in extrapolation spaces</w:t>
+                <w:t xml:space="preserve">Ergodic and weighted pseudo-almost periodic solutions for partial functional differential equations in fading memory spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12190-013-0686-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096950v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of multistage hematopoietic cell lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sebaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2014.19.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic and weighted pseudo-almost periodic solutions for partial functional differential equations in fading memory spaces</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour of a mathematical model of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquet</w:t>
+                <w:t xml:space="preserve">Oscar Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos López-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel López-Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12190-013-0686-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (2), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2013.778400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846883v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of hematopoietic model with feedback control</w:t>
+                <w:t xml:space="preserve">Functional differential equations with unbounded delay in extrapolation spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.01.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00763154v1</w:t>
+                <w:t xml:space="preserve">hal-01096950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center manifolds for some partial functional differential equations with infinite delay in fading memory spaces</w:t>
+                <w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Concrete and Applicable Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763166v1</w:t>
+                <w:t xml:space="preserve">hal-00766339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Differential Equations and Autonomous Oscillations in Hematopoietic Stem Cell Dynamics Modeling</w:t>
+                <w:t xml:space="preserve">On the stability of hematopoietic model with feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Crauste</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (3-4), pp.173-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766339v1</w:t>
+                <w:t xml:space="preserve">hal-00763154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation Spaces and Partial Neutral Functional Differential Equations with infinite delay</w:t>
+                <w:t xml:space="preserve">Center manifolds for some partial functional differential equations with infinite delay in fading memory spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alia</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Journal of Concrete and Applicable Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3-4), pp.168-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554435v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t>
+                <w:t xml:space="preserve">Extrapolation Spaces and Partial Neutral Functional Differential Equations with infinite delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Redouane Qesmi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542655v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t>
+                <w:t xml:space="preserve">Stability and Hopf bifurcation for a cell population model with state-dependent delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Qesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (5), pp.1611-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080742713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542644v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior and stability switch for a mature-immature model of cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.2913-2929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542477v1</w:t>
+                <w:t xml:space="preserve">hal-00542644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of an impulsive model of hematopoiesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundedness and Lyapunov Function for a Nonlinear System of Hematopoietic Stem Cell Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ducrot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20094204⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.373-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402808v1</w:t>
+                <w:t xml:space="preserve">hal-00542477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model of hematopoiesis dynamics with growth factor-dependent apoptosis and proliferation regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49, pp.2128-2137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the dynamics of an impulsive model of hematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhai Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.68-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20094204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750276v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t>
+                <w:t xml:space="preserve">Discrete maturity-structured model of cell differentiation with applications to acute myelogenous leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.395-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339008002599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750278v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de l'hématopoïèse normale et pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Génieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.339-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/hma.2008.0282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750283v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t>
+                <w:t xml:space="preserve">Numerical integration of a mathematical model of hematopoietic stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lopez-Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.594-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258392v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t>
+                <w:t xml:space="preserve">Modelling and Asymptotic Stability of a Growth Factor-Dependent Stem Cells Dynamics Model with Distributed Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376087v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t>
+                <w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shigui Ruan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258393v1</w:t>
+                <w:t xml:space="preserve">hal-00750285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t>
+                <w:t xml:space="preserve">Modelling hematopoiesis mediated by growth factors with applications to periodic hematological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Neamtu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Opris</w:t>
+                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (8), pp.2321-2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-006-9121-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376002v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Behavior of a Discrete Maturity Structured System of Hematopoietic Stem Cells Dynamics with Several Delays</w:t>
+                <w:t xml:space="preserve">Periodic Oscillations in Leukopoiesis Models with Two Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Abdllaoui</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp:2008001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242, pp.288-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750285v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t>
+                <w:t xml:space="preserve">Stability of limit cycles in a pluripotent stem cell dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Halanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Opris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.1091-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2005.04.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375940v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t>
+                <w:t xml:space="preserve">On the stability of a maturity structured model of cellular proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shigui Ruan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3), pp.501-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2005.12.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375977v1</w:t>
+                <w:t xml:space="preserve">hal-00375940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t>
+                <w:t xml:space="preserve">A mathematical study of the hematopoiesis process with applications to chronic myelogenous leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (4), pp.1328-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040604698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375934v1</w:t>
+                <w:t xml:space="preserve">hal-00375977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t>
+                <w:t xml:space="preserve">Existence, positivity and stability for a nonlinear model of cellular proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.337-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375966v1</w:t>
+                <w:t xml:space="preserve">hal-00375934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t>
+                <w:t xml:space="preserve">Stability and Hopf bifurcation in a mathematical model of pluripotent stem cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigui Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.651-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375926v1</w:t>
+                <w:t xml:space="preserve">hal-00375966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global stability of a partial differential equation with distributed delay due to cellular replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (8), pp.1469-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0362-546X(03)00197-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle non-linéaire de prolifération cellulaire : extinction des cellules et invariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 336 (7), pp.559-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00125-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6755,133 +6872,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Attractor in Alpha-Norm for Some Partial Functional Differential Equations of Neutral and Retarded Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Evolution Equations and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.33-49, 2021, STEAM-H: Science, Technology, Engineering, Agriculture, Mathematics &amp; Health, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77704-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6891,512 +7008,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of the CD8 immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barbarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS 2015 (ICNAAM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rhodes, Greece. pp.320002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4952106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02237894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of multistage hematopoietic cell lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SM2A, 10-13 septembre, Marrakech, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation dans un modèle non-linéaire de production du sang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Stability and instability induced by time delay in an erythropoiesis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Adimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ième Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.73-78</w:t>
+              <w:t xml:space="preserve">Monografias del Seminario Matematico Garcia de Galdeano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jaca, Spain. pp.3 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647184v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and instability induced by time delay in an erythropoiesis model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation dans un modèle non-linéaire de production du sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monografias del Seminario Matematico Garcia de Galdeano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jaca, Spain. pp.3 - 12</w:t>
+              <w:t xml:space="preserve">7ième Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647180v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and analysis for the juvenile-Adult of bank vole structured system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7406,78 +7523,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Hopf Bifurcation Analysis for a Delayed Nicholson's Blowflies Model with Constant Reproductive Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís E. S. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,522 +7602,522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Optimal Control Study of Protecting Susceptibles and Isolating Infecteds in SIR Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Harnessing Control Theory, Data Analysis, and a Stochastic Data Assimilation Method to Assess Optimal Mobility Strategies for Epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Sam Idris Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05521812v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability and periodicity in a delay differential model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Optimal Control Study of Protecting Susceptibles and Isolating Infecteds in SIR Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elghandouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia P Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05363003v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohr-Neugebauer type theorem for some partial neutral functional differential equations</w:t>
+                <w:t xml:space="preserve">Center manifold and stability in critical cases for some partial functional differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258398v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Variation of Constants Formula for Some Partial Functional Differential Equations with Infinite Delay</w:t>
+                <w:t xml:space="preserve">Bohr-Neugebauer type theorem for some partial neutral functional differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhai Elazzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258402v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center manifold and stability in critical cases for some partial functional differential equations</w:t>
+                <w:t xml:space="preserve">New Variation of Constants Formula for Some Partial Functional Differential Equations with Infinite Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Adimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianhong Wu</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ouhinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258396v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8068,51 +8185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ECAC4E7"/>
+    <w:nsid w:val="554C37D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8299,51 +8416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-adimy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2732-3830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060280387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-5930-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd-Camus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116272" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Meghelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennasser Chekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.11110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo G Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F A Mancera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-03060-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04162164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sensi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-024-01093-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04273580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kuniya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00891-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2075352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339022500176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10214093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Gomes Da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Cristina Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernando de Arruda Mancera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339022500036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kazmierczak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Babin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00973-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Amster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Epstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03400267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de A Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Esteva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00919-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pio Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Benedito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. P Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Gomes da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins de Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Cristina Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339020500138" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mancera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L P Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00699-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02448738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.06.066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573613v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2017078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bourfia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik-Mohamed Touaoula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1139698" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.01.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.2765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2013.778400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sebaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-013-0686-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.01.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLGVXQ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhai Kou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77704-3_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952106" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chekroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Elazzouzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouhinou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-adimy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2732-3830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060280387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-5930-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363003v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Ivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2026.130555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd-Camus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Taieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Meghelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennasser Chekroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.11110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo G Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F A Mancera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-03060-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04162164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sensi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-024-01093-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04273580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kuniya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.9533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-023-00891-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2075352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10214093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Abdllaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339022500176" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Gomes Da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Cristina Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernando de Arruda Mancera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339022500036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kazmierczak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Babin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00973-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03400267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe de A Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Esteva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;tayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia P Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00919-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Amster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Epstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mancera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L P Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00699-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pio Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Benedito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. P Ferreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Gomes da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins de Morais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Cristina Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339020500138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02448738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.06.066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01835435v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Boullu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2018120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2017078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik-Mohamed Touaoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1139698" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bourfia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.01.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.2765" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-013-0686-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Angulo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sebaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel L&#243;pez-Marcos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2013.778400" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.01.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PLGVXQ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Qesmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080742713" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2009.11.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFDRPBT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBZ12QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM1F5TKC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhai Kou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094204" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339008002599" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Marcos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2008.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MZW3MB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PSFMN2VQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-006-9121-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.02.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Neamtu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Opris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2005.04.083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375940v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.12.501" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040604698" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375926v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00197-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00125-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77704-3_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952106" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chekroun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521793v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s E. S. Lopes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elghandouri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583645v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Sam Idris Kant&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521812v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258398v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Elazzouzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258402v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouhinou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>