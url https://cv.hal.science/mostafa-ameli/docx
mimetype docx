--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -748,256 +748,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Emissions in Road Transport: A Multi-Class Traffic Assignment and Speed Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Evacuation with Vehicular Communication: Navigating Through Dark Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748937v1</w:t>
+                <w:t xml:space="preserve">hal-04750906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Evacuation with Vehicular Communication: Navigating Through Dark Zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+                <w:t xml:space="preserve">Reducing Emissions in Road Transport: A Multi-Class Traffic Assignment and Speed Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lóránt Tavasszy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750906v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Level Mathematical Model for Optimizing Stakeholder Interactions in Mobility as a Service (MaaS) Frameworks</w:t>
               </w:r>
@@ -2891,247 +2891,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Dynamic System Optimum on regional networks considering aggregated traffic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Braess paradox exploitation framework for optimal traffic banning strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Menendez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Winzenrieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bogenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Scientific Conference on Mobility and Transport: Mobility Innovations for Growing Megacities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TUM, Apr 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493034v1</w:t>
+                <w:t xml:space="preserve">hal-03680834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Braess paradox exploitation framework for optimal traffic banning strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-based Dynamic System Optimum on regional networks considering aggregated traffic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Busch</w:t>
+                <w:t xml:space="preserve">Sérgio Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Bogenberger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
+              <w:t xml:space="preserve">12th International Scientific Conference on Mobility and Transport: Mobility Innovations for Growing Megacities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM, Apr 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680834v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of multimodal final user equilibrium considering public transport network design history</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Characterization of Eco-Friendly Paths for Regional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Belkessa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Samaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Yazdanipour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skabardonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;r&#225;nt Tavasszy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon F. Davis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Khoshyaran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetam Tiwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Menendez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Amini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winzenrieth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Busch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bogenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/MLIDRM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.102990" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Men&#233;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3254886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11440-4_53" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Belkessa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Samaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Yazdanipour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skabardonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;r&#225;nt Tavasszy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon F. Davis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Khoshyaran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetam Tiwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Amini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winzenrieth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Busch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bogenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Batista" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Menendez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/MLIDRM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.102990" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Men&#233;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3254886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11440-4_53" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>