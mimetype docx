--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -748,256 +748,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Evacuation with Vehicular Communication: Navigating Through Dark Zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+                <w:t xml:space="preserve">Reducing Emissions in Road Transport: A Multi-Class Traffic Assignment and Speed Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lóránt Tavasszy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750906v1</w:t>
+                <w:t xml:space="preserve">hal-04748937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Emissions in Road Transport: A Multi-Class Traffic Assignment and Speed Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Evacuation with Vehicular Communication: Navigating Through Dark Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748937v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bi-Level Mathematical Model for Optimizing Stakeholder Interactions in Mobility as a Service (MaaS) Frameworks</w:t>
               </w:r>
@@ -2148,990 +2148,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System optimum formulation for departure time choice problem in the generalized bathtub model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+                <w:t xml:space="preserve">A Braess paradox exploitation framework for optimal traffic banning strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Winzenrieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bogenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
+              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493042v1</w:t>
+                <w:t xml:space="preserve">hal-03680834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic departure time user equilibrium with heterogeneous trip profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-based Dynamic System Optimum on regional networks considering aggregated traffic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Menendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th symposium of the European Association for Research in Transportation (hEART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Scientific Conference on Mobility and Transport: Mobility Innovations for Growing Megacities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM, Apr 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680843v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass evacuation planning based on mean field games theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+                <w:t xml:space="preserve">System optimum formulation for departure time choice problem in the generalized bathtub model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic and Granular Flow '22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Dehli, India</w:t>
+              <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020372v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of traffic analysis zone for public transportation OD matrix estimation based on socio-spatial practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t>
+                <w:t xml:space="preserve">Stochastic departure time user equilibrium with heterogeneous trip profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geetam Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Symposium on Management of Future Motorway and Urban Traffic Systems 2022 (MFTS2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Dresden, Nov 2022, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">The 10th symposium of the European Association for Research in Transportation (hEART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shareability Clustering Method to Solve the Dynamic Ride-Sharing Problem Considering Network Congestion</w:t>
+                <w:t xml:space="preserve">Mass evacuation planning based on mean field games theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan M Khoshyaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
+              <w:t xml:space="preserve">Traffic and Granular Flow '22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680835v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calibration guideline for agent-based passenger mobility models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+                <w:t xml:space="preserve">Delineation of traffic analysis zone for public transportation OD matrix estimation based on socio-spatial practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ramachandra Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetam Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
+              <w:t xml:space="preserve">The 4th Symposium on Management of Future Motorway and Urban Traffic Systems 2022 (MFTS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Dresden, Nov 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493039v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+                <w:t xml:space="preserve">A Shareability Clustering Method to Solve the Dynamic Ride-Sharing Problem Considering Network Congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680836v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Braess paradox exploitation framework for optimal traffic banning strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sasan Amini</w:t>
+                <w:t xml:space="preserve">A calibration guideline for agent-based passenger mobility models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
+              <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680834v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Dynamic System Optimum on regional networks considering aggregated traffic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dynamic shelter allocation in online population evacuation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Menendez</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Scientific Conference on Mobility and Transport: Mobility Innovations for Growing Megacities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TUM, Apr 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493034v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of multimodal final user equilibrium considering public transport network design history</w:t>
               </w:r>
@@ -3602,248 +3602,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tradable credit scheme for multimodal urban networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Balzer</w:t>
+                <w:t xml:space="preserve">On the Characterization of Eco-Friendly Paths for Regional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Menéndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2023.104061⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.204-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJITS.2023.3254886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489403v1</w:t>
+                <w:t xml:space="preserve">hal-04489410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characterization of Eco-Friendly Paths for Regional Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Batista</w:t>
+                <w:t xml:space="preserve">Dynamic tradable credit scheme for multimodal urban networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Balzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mónica Menéndez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.204-215. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.104061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJITS.2023.3254886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2023.104061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489410v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3855,51 +3855,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon North realistic trip data set during the morning peak</w:t>
+                <w:t xml:space="preserve">Lyon Metropolis realistic trip data set including home to work trips with private vehicles during the morning peak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
@@ -3919,75 +3919,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680840v1</w:t>
+                <w:t xml:space="preserve">hal-03680839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Metropolis realistic trip data set including home to work trips with private vehicles during the morning peak</w:t>
+                <w:t xml:space="preserve">Lyon North realistic trip data set during the morning peak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
@@ -4007,51 +4007,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680839v1</w:t>
+                <w:t xml:space="preserve">hal-03680840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4342,51 +4342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Belkessa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Samaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Yazdanipour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skabardonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;r&#225;nt Tavasszy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon F. Davis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Khoshyaran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetam Tiwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Amini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winzenrieth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Busch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bogenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Batista" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Menendez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/MLIDRM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.102990" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Men&#233;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3254886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11440-4_53" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Belkessa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ramezani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Samaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Yazdanipour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Skabardonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;r&#225;nt Tavasszy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon F. Davis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T Mcquade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04505668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Balzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Amini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winzenrieth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Busch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bogenberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Menendez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Khoshyaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetam Tiwari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/MLIDRM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.102990" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Men&#233;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3254886" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04489403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11440-4_53" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>