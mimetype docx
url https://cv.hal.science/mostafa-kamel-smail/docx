--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -66,4277 +66,4277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-objective Optimization of a WPT System for UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.948-952, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-Model Based WPT Optimization: UAV Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wptce62521.2025.11062225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Modelling of the EMC Performance of Braided Cables for an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santiago Jimenez Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.992-997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'un Système TESC pour Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wireless Power Transfer for UAV Applications : A Parametric Approach for Coupler Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPNC 2024 - XVIII Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiring Diagnosis using Time Domain Reflectometry and Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R.E.H. Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPUMAG 2019, 22nd International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPUMAG45669.2019.9032819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Health Monitoring of a Prestressed Concrete Beam Using Inverse Modeling Technique and Measured Dynamic Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReTrofiT: A Software to Solve Optimization and Identification Problems Applied to Building Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Brouns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Azerou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The health monitoring of a prestressed concrete beam using inverse modeling technique and measured dynamic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks using Time Domain Reflectometry and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, États-Unis. pp.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering (ISTET'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 5 p., CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.340--341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation dédiée aux problèmes de réflectométrie pour la localisation et la caractérisation de défauts du câblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUMELEC'08, 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Enhancement and Cost Reduction through Speed Optimization of Two-regime Generator Set with Three-stage Synchronous Alternator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wiring Network Diagnosis Using Reflectometry and Twin Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CJEE.2025.000106⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17051836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283489v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiring Network Diagnosis Using Reflectometry and Twin Support Vector Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficiency Enhancement and Cost Reduction through Speed Optimization of Two-regime Generator Set with Three-stage Synchronous Alternator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17051836⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CJEE.2025.000106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An End-to-End Approach Based on a Bidirectional Long Short-Term Memory Neural Network for Diagnosing Wiring Networks Using Reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouaaz Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (14), pp.6241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su17146241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology reconstruction of wiring networks using an iterative process based on Time-Domain Reflectometry and Forensic-Based Investigation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Lacheheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjoua Bennecib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Abubakar Sha’aban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10589759.2024.2448729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Design Approach for Wireless Power Transfer System: UAV Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/drones8120735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBER: UAV-Based Energy-Efficient Reconfigurable Routing Scheme for Smart Wireless Livestock Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alanezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulazeez Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Sha’aban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahriar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (16), pp.6158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22166158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiring networks diagnosis using time-domain reflectometry and support vector machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem R. E. H. Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp. 220-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-smt.2019.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive diagnosis of wiring networks using time domain reflectometry and an improved black hole algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CBO-Based TDR Approach for Wiring Network Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjefdjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10589759.2016.1200576⟩</w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Modeling and Optimization in Science and Technologies, 10 (2), pp.329-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50920-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375839v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBO-Based TDR Approach for Wiring Network Diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-destructive diagnosis of wiring networks using time domain reflectometry and an improved black hole algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50920-4_13⟩</w:t>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2016.1200576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447591v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of wiring networks using Particle Swarm Optimization and Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R.E.H. Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mehasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (7), pp.2236-2245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Multi-Fault Wiring Network Using Time-Domain Reflectometry and Electromagnetism-Like Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (2), pp.131-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02726343.2013.756291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast diagnosis of transmission lines using neural networks and principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1-4), pp.435-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-2012-1493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.990-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2087743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks Using Time-Domain Reflectometry and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1502-1505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2089503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in wiring networks diagnosis for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (4), pp.1148 - 1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03321641111133091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of faulty wiring networks using reflectometry response and genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (1), pp.39-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-2011-1320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Defects in Wiring Networks Using Time Domain Reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.2998--3001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit Models for Interconnects Using 3D Computational Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Benel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Akoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352282v1</w:t>
-              </w:r>
-[...1915 lines deleted...]
-                <w:t xml:space="preserve">hal-00354440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4354,90 +4354,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast GA optimisation of a WPT system for UAV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,90 +4462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Wiring Networks Using Reflectometry and the Inception-ResNet V2 Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4570,90 +4570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Some Modern Metaheuristics for The Design and Optimization of Electromagnetic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sharjeel Javaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Smail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2025.000106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaaz Nahas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Lacheheb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Bennecib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abubakar Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2448729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alanezi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazeez Salami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahriar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem R. E. H. Bouchekara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Sellami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2019.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjefdjouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Paulis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orlandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50920-4_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchekara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726343.2013.756291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sellami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG45669.2019.9032819" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azerou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sharjeel Javaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sellami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG45669.2019.9032819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azerou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Smail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2025.000106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaaz Nahas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Lacheheb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Bennecib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abubakar Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2448729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alanezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazeez Salami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahriar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem R. E. H. Bouchekara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Sellami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2019.0122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjefdjouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Paulis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orlandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50920-4_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchekara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726343.2013.756291" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sharjeel Javaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>