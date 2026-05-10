--- v1 (2026-05-10)
+++ v2 (2026-05-10)
@@ -66,4277 +66,4277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency Enhancement and Cost Reduction through Speed Optimization of Two-regime Generator Set with Three-stage Synchronous Alternator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CJEE.2025.000106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An End-to-End Approach Based on a Bidirectional Long Short-Term Memory Neural Network for Diagnosing Wiring Networks Using Reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouaaz Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.6241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17146241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiring Network Diagnosis Using Reflectometry and Twin Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17051836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology reconstruction of wiring networks using an iterative process based on Time-Domain Reflectometry and Forensic-Based Investigation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Lacheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjoua Bennecib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Abubakar Sha’aban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2024.2448729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Design Approach for Wireless Power Transfer System: UAV Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones8120735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UBER: UAV-Based Energy-Efficient Reconfigurable Routing Scheme for Smart Wireless Livestock Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alanezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulazeez Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Sha’aban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahriar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (16), pp.6158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22166158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiring networks diagnosis using time-domain reflectometry and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem R. E. H. Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp. 220-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2019.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-destructive diagnosis of wiring networks using time domain reflectometry and an improved black hole algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2016.1200576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBO-Based TDR Approach for Wiring Network Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjefdjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Modeling and Optimization in Science and Technologies, 10 (2), pp.329-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50920-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis of wiring networks using Particle Swarm Optimization and Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R.E.H. Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudjefdjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mehasni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.2236-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis of Multi-Fault Wiring Network Using Time-Domain Reflectometry and Electromagnetism-Like Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726343.2013.756291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast diagnosis of transmission lines using neural networks and principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.990-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2087743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks Using Time-Domain Reflectometry and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1502-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2089503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in wiring networks diagnosis for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.1148 - 1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641111133091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of faulty wiring networks using reflectometry response and genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2011-1320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of Defects in Wiring Networks Using Time Domain Reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.2998--3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuit Models for Interconnects Using 3D Computational Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Benel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Akoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACES Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.39-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization of a WPT System for UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of the EMC Performance of Braided Cables for an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santiago Jimenez Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.948-952, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176248⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.992-997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289959v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Model Based WPT Optimization: UAV Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/wptce62521.2025.11062225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the EMC Performance of Braided Cables for an Electric Vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un Système TESC pour Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289963v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Système TESC pour Drones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multi-objective Optimization of a WPT System for UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Terrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.948-952, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506669v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Power Transfer for UAV Applications : A Parametric Approach for Coupler Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC 2024 - XVIII Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730323v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wireless Power Transfer for UAV Applications : A Parametric Approach for Coupler Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPNC 2024 - XVIII Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113184v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiring Diagnosis using Time Domain Reflectometry and Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R.E.H. Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2019, 22nd International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. 4p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COMPUMAG45669.2019.9032819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Health Monitoring of a Prestressed Concrete Beam Using Inverse Modeling Technique and Measured Dynamic Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReTrofiT: A Software to Solve Optimization and Identification Problems Applied to Building Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Brouns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Azerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health monitoring of a prestressed concrete beam using inverse modeling technique and measured dynamic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Location of Defects in Wiring Networks using Time Domain Reflectometry and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Biennial IEEE Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, États-Unis. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.340--341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447321v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering (ISTET'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 5 p., CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of defects in wiring networks using time domain reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recent progress in EMC and reliability for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the Computation of Electromagnetic Fields (COMPUMAG'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.340--341</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Theoretical Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lübeck, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441823v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dédiée aux problèmes de réflectométrie pour la localisation et la caractérisation de défauts du câblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC'08, 6ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354440v1</w:t>
-              </w:r>
-[...2329 lines deleted...]
-                <w:t xml:space="preserve">hal-00352282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4348,312 +4348,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast GA optimisation of a WPT system for UAV applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+                <w:t xml:space="preserve">Diagnosis of Wiring Networks Using Reflectometry and the Inception-ResNet V2 Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283651v1</w:t>
+                <w:t xml:space="preserve">hal-05283573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Wiring Networks Using Reflectometry and the Inception-ResNet V2 Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast GA optimisation of a WPT system for UAV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Terrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283573v1</w:t>
+                <w:t xml:space="preserve">hal-05283651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Some Modern Metaheuristics for The Design and Optimization of Electromagnetic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sharjeel Javaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sellami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG45669.2019.9032819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azerou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051836" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Smail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2025.000106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaaz Nahas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Lacheheb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Bennecib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abubakar Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2448729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alanezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazeez Salami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahriar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem R. E. H. Bouchekara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Sellami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2019.0122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjefdjouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Paulis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orlandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50920-4_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchekara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726343.2013.756291" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sharjeel Javaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Smail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2025.000106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaaz Nahas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Lacheheb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Bennecib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Abubakar Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2448729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823139v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Terrah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Smail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8120735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alanezi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazeez Salami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sha&#8217;aban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahriar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem R. E. H. Bouchekara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Sellami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2019.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Smail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudjefdjouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amloune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1200576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjefdjouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Paulis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orlandi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50920-4_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.E.H. Bouchekara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mehasni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2014.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchekara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726343.2013.756291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2089503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111133091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2011-1320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Jimenez Novoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wptce62521.2025.11062225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sellami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG45669.2019.9032819" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azerou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sharjeel Javaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>