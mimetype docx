--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mostafa SAFDARI SHADLOO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostafa-safdari-shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0631-3046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19133541X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic deformation and oscillatory dynamics of a neutrally buoyant droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effect of blood vessels on magnetic hyperthermia therapy of liver tumors using patient-specific anatomical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0292933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Investigation of Particle Deposition on a Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.12719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible smoothed particle hydrodynamics method for simulating 2-D electrohydrodynamic multi-phase flows based on leaky dielectric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.105672. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heterogeneous stimuli-responsive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk Altunkeyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montenegro-Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.055303. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic flows inside a neutrally buoyant leaky dielectric drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), pp.053323. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0204569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of shock waves with polydisperse particle clouds: Effects on mitigation and topological heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Siddappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0205854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann simulations of heterogeneous combustion reactions for application in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.105817. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified continuum surface force (M-CSF) model for two-phase flow problems in smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2024.2374289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanostructure and BET surface area on the oxygen reactivity of soot filter cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tuttlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Ivleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.119251. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soot filter regeneration process through surface-reactive flow in porous media using iterative lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Latt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.129980. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the evaporation process in the presence of an electromagnetic field using a computational fluid dynamic and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC17.160-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning - CFD approach for modeling nanoparticles’ sedimentation processes for possible application in clean energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 399, pp.136532. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of water scrubbing technique for biogas upgrading in a microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11814-022-1188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of large eddy simulation and physics-informed machine learning to predict pore-scale flow behaviours in fibrous porous media: A case study of transient flow passing through a surgical mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeeah Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.52-70. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible Smoothed Particle Hydrodynamics method for multiphase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.501-524. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of streak employing control of oblique-breakdown in a supersonic boundary layer with weak wall heating/cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.053904. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.053904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel temperature prediction method without using energy equation based on physics-informed neural network (PINN): A case study on plate- circular/square pin-fin heat sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitti Nilpueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preecha Kaseethong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on CO2 capture by blended amine solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103715. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Electrohydrodynamic and Thermocapillary Instability of Multi-Phase Flows Using an Incompressible Smoothed Particle Hydrodynamics Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2576. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15072576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of recent progress in biogas upgrading: With emphasis on carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.106422. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special topic on turbulent and multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.090401. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the properties, preparation, models and stability of hybrid nanofluids to optimize energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Eshgarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (5), pp.1959-1983. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09998-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alkanolamine mixtures on CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption efficiency in T-Shaped microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.102006. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to optimization of an off-grid hybrid wind/hydrogen system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathollah Pourfayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (24), pp.12725-12738. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Committee Neural Network for Prediction of Pressure Drop in Two-Phase Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5384. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale visualization on polymer flooding: application of singular value decomposition-based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behbood Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Heidaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2020033831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Artificial Neural Networks for Producing an Estimation of High-Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2319. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alcohol–gasoline fuel blends on the engines’ performances and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Vu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.117977. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on the Control Parameters of Natural Convection in Different Shaped Cavities with and without Nanofluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Aghakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hajatzadeh Pordanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goshtasp Cheraghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1011. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8091011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Obtainable Energy Harvesting Power from Galloping-Based Piezoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/6140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Bioconvective and Thermally Dissipation Flow of Viscoelastic Nanoparticles with Activation Energy Features: Novel Biofuels Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Waqas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a 100 W prototype horizontal axis tidal turbine by towing tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pressure Drop of Two-Phase Flow in Horizontal Long Pipes Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analysis of a solar-driven high-temperature steam electrolyzer for clean hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mostafa Namar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115152. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Optimization of a Solar Collector in Flat Plate Shape Equipped with Elliptical Pipes Filled with Turbulent Nanofluid Flow: A Study for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sepehrirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Dezfulizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysan Shahsavar Goldanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2294. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12082294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of heat transfer in peristaltic flow in a permeable channel under induced magnetic field using different CNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiq Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 (3), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Two-Phase Newtonian Nanofluid Flow Hybrid with Hafnium Particles under the Effects of Slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmat Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Asad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanofluids containing carbon nanotubes in solar energy systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.113476. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flow boiling in a microfluidic channel at high mass flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanyoot Keepaiboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Selim Dalkilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.093309. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0023758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Forced Convective Heat Transfer and Performance Evaluation Criterion of Al2O3/Water Nanofluid Flow inside an Axisymmetric Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misagh Irandoost Shahrestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12010120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity Modeling of Nanofluids Contain MgO Particles by Employing Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of support vector machines for accurate prediction of convection heat transfer coefficient of nanofluids through circular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), pp.2395-2398. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2020-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-transfer analysis of a transitional boundary layer over a concave surface with Görtler vortices by means of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.074111. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting and freezing processes of PCM/nano-PCM and their application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shahsavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheikholeslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.118698. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-catalytic pretreatment of biomass for anaerobic digestion using visible light and Nickle oxide (NiOx) nanoparticles prepared by sol gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanlan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Muhammad Asif Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of viscosity of biodiesel blends using various artificial model and comparison with empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhou Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.1296-1306. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Homogeneous and Heterogeneous Chemical Features on Oldroyd-B Fluid Flow between Stretching Disks with Velocity and Temperature Boundary Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargis Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sadiq Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/5284906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of native hyper-lipid producing microalgae strains for biomass and lipid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulfraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazala Kaukab Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam-Ul-Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.1295-1307. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of wave energy harvesting along the southern coast and islands of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Pasha Zanous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khosravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.502-514. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ozbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Subcooled Flow Boiling with Nanoparticles under the Influence of a Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.1275. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11101275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous fingering phenomena in the early stage of polymer membrane formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.97-140. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Atyabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics approach for numerical simulation of nano-fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1733-1741. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1611-1615. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7718-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Bubbly Flow of Water in an Annular Pipe: Role of Total Dissolved Solids on Heat Transfer Characteristics and Bubble Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfeeq Abdullah Alkanhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1566. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11081566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Based Smoothed Particle Hydrodynamics Methods for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kloker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873, pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity prediction of nanofluids containing CuO nanoparticles by using correlation and artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Komeilibirjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Raffiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the application of biodiesel and bioethanol in a multiple injection diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgar Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Nouri Kadijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Vahabzadeh Bozorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and exergy analyses of a nanofluid based solar cooling and hydrogen production combined system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayyeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.1013-1025. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Simulation of Single-Channel High-Temperature Polymer Exchange Membrane Fuel Cell Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (17), pp.3633. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9173633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating parameters of a polymer exchange membrane electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Fakhradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (13), pp.6403-6414. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Savonius Vertical Axis Wind Turbine and Evaluation of the Effect of the Overlap Parameter in Both Horizontal and Vertical Directions on Its Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.821. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11060821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of horizontal axis tidal turbine performance and investigation on the optimum fixed pitch angle using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn A. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohamad Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-05-2019-0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of compressible flows by lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2019.1580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (11), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized CuFe2O4/SiO2 nanocomposites added to water/EG: Evaluation of the thermophysical properties beside sensitivity analysis &amp; EANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alnaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahiraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.1169-1179. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic partition effect on natural convection heat transfer inside a square cavity: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahmoudinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rosendahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-017-2103-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoothed Particle Hydrodynamics approach for thermo-capillary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of subgrid-scale modeling for large-eddy simulation of a spatially-evolving compressible turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.144--158. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection angle, density ratio, and viscosity on droplet formation in a microfluidic T-junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y.A. Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daqiqshirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taml.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical investigation of film boiling by the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (5), pp.560--574. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1277936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Generation in a Circular Tube Heat Exchanger Using Nanofluids: Effects of Different Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mehdi Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhighang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2016.1211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects effects of different nano particles of Al2O3. and Ag on the MHD nano fluid flow and heat transfer in a microchannel including slip velocity and temperature jump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.146--153. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical evaluation of the sea depth effects for various wave characteristics on the performance of a point absorber wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Amouei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.40--53. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of flow instabilities over Savonius style wind turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed particle hydrodynamics method for fluid flows, towards industrial applications: Motivations, current state, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.11--34. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional lattice Boltzmann model for numerical investigation of bubble growth in pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.58--66. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the natural convection film boiling around elliptical tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hooman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (7), pp.707--722. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1214484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform heat source/sink and Soret effects on MHD non-Darcian convective flow past a stretching sheet in a micropolar fluid with radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Lorenzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.674--682. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and pressure drop in fully developed turbulent flows of graphene nanoplatelets-silver/water nanofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: A new and efficient mechanism for spark ignition engines (Energy Convers. Manage. 96 (2015) (418-429))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.449. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wall temperature in supersonic turbulent boundary layers: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Long Wave Runup for Breaking and Nonbreaking Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dalrymple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25(1), http://www.isope.org/publications/journals/ijope-25-1/abst-25-1-p001-ak04-Shadloo.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and efficient mechanism for spark ignition engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, http://dx.doi.org/10.1016/j.enconman.2015.03.017. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of postshock flow instabilities over concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of two-phase secondary Kelvin-Helmholtz instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad T. Manzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1913-1924. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406213512630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wall bounded and electrically excited Rayleigh-Taylor instability using incompressible smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of single mode Rayleigh-Taylor instability by SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.699-715. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Newtonian and non-Newtonian multiphase flows using ISPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics study on the electrohydrodynamic deformation of a droplet suspended in a neutrally buoyant Newtonian fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (3), pp.693-707. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series solution for heat transfer of continuous stretching sheet immersed in a micropolar fluid in the existence of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.289-304. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09615531311293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust weakly compressible SPH method and its comparison with an incompressible SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (8), pp.939-956. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Incompressible Smoothed Particle Hydrodynamics method for simulating flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (9-12), pp.1008-1020. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Kelvin-Helmholtz instability using smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.988-1006. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of homotopy perturbation method to find an analytical solution for magnetohydrodynamic flows of viscoelastic fluids in converging/diverging channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544062JMES2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the forces acting on apex seal of a wankel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.N. Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghasempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.4205-4212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International SPHERIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Particle Deposition with the Coarsening Immersed Boundary Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Hot Gas-Induced Separation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alejandro Rojas Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bechane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD-DEM Study of Nanoparticle Deposition in Tubular Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulation of Heterogeneous Reactions for Soot Filter Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relaxation time LBM model for coke combustion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent structures induced by shock-wave diffraction over a 45° convex corner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Heterogeneous Reactions using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Numerical Analysis and Applied Mathematics ( ICNAAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Reactive Flow in Porous Media using Iterative Lattice Boltzmann Method for Modelling the Regeneration Process in Soot Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Second Mode Instability Using Streak Employment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyFAR-ARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordaux, France. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14489.43364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of shock/droplets interaction with poly-dispersion of cloud particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency shock oscillations in supersonic planar nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the dissolution of composite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) &amp; the 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Oblique Breakdown Using Streak Employing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of shape changing stimuli responsive hydrogels using particle-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athen, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of transition control via employing streak in supersonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Simulation in Complex Porous Media Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2021, ICNAAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Capillary Induced Motion in Multiphase System Using Smoothed Particles Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2020, ICNAAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Tasaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-free Lagrangian modelling of fast flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SPH method for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Rayleigh-Taylor instability by Smoothed Particle Hydrodynamics: Advantages and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos, Unknown Region. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin-helmholtz instability by SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle-Based Methods II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.831-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body simulation by SPH method with relatively high Reynolds number in laminar flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting,FEDSM 2010 - ASME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction simulation by smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint US-European Fluids Engineering Summer Meeting, FEDSM 2010 - ASME 2010 7th International Symposium on Fluid-Structure Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental and engineering thermal aspects of energy and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Maheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (4), pp.2395-2398, 2020, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aero/Hydrodynamics and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2020, 978-3-03936-892-1. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03936-893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Multiphase and Turbulent Flows in Energy Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry K.B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein M H Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142 (11), 2020, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Flow & Heat and Mass Transfer through Passages with Complex Geometries for Advanced Technology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer on transitional states of supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bodony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjiva K. Lele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 Summer Program, Center for Turbulence Research, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF NONLINEAR SECONDARY INSTABILITIES ON THE PRESSURE SIDE OF A SAVONIUS STYLE WIND TURBINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Asme Fluids Engineering Division Summer Meeting, 2016, Vol 1a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.UNSP V01AT08A004, 2016, 978-0-7918-5028-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Nanofluids in an Inclined Ribbed Microchannel for Electronic Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Gooarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Ali Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahidzal Dahari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Colling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the special issue of Heat and Mass Transfer (Springer) after the 3rd Iranian Conference on Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (7), pp.1847-1847, 2019, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-019-02674-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mostafa SAFDARI SHADLOO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostafa-safdari-shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0631-3046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19133541X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic deformation and oscillatory dynamics of a neutrally buoyant droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effect of blood vessels on magnetic hyperthermia therapy of liver tumors using patient-specific anatomical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0292933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Investigation of Particle Deposition on a Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.12719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic flows inside a neutrally buoyant leaky dielectric drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), pp.053323. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0204569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heterogeneous stimuli-responsive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk Altunkeyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montenegro-Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.055303. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible smoothed particle hydrodynamics method for simulating 2-D electrohydrodynamic multi-phase flows based on leaky dielectric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.105672. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of shock waves with polydisperse particle clouds: Effects on mitigation and topological heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Siddappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0205854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann simulations of heterogeneous combustion reactions for application in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.105817. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified continuum surface force (M-CSF) model for two-phase flow problems in smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2024.2374289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanostructure and BET surface area on the oxygen reactivity of soot filter cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tuttlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Ivleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.119251. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soot filter regeneration process through surface-reactive flow in porous media using iterative lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Latt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.129980. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning - CFD approach for modeling nanoparticles’ sedimentation processes for possible application in clean energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 399, pp.136532. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the evaporation process in the presence of an electromagnetic field using a computational fluid dynamic and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC17.160-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of water scrubbing technique for biogas upgrading in a microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11814-022-1188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of large eddy simulation and physics-informed machine learning to predict pore-scale flow behaviours in fibrous porous media: A case study of transient flow passing through a surgical mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeeah Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.52-70. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible Smoothed Particle Hydrodynamics method for multiphase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.501-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of streak employing control of oblique-breakdown in a supersonic boundary layer with weak wall heating/cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.053904. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.053904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel temperature prediction method without using energy equation based on physics-informed neural network (PINN): A case study on plate- circular/square pin-fin heat sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitti Nilpueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preecha Kaseethong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on CO2 capture by blended amine solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103715. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Electrohydrodynamic and Thermocapillary Instability of Multi-Phase Flows Using an Incompressible Smoothed Particle Hydrodynamics Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2576. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15072576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of recent progress in biogas upgrading: With emphasis on carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.106422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special topic on turbulent and multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.090401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the properties, preparation, models and stability of hybrid nanofluids to optimize energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Eshgarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (5), pp.1959-1983. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09998-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alkanolamine mixtures on CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption efficiency in T-Shaped microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.102006. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to optimization of an off-grid hybrid wind/hydrogen system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathollah Pourfayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (24), pp.12725-12738. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Optimization of a Solar Collector in Flat Plate Shape Equipped with Elliptical Pipes Filled with Turbulent Nanofluid Flow: A Study for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sepehrirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Dezfulizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysan Shahsavar Goldanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2294. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12082294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Bioconvective and Thermally Dissipation Flow of Viscoelastic Nanoparticles with Activation Energy Features: Novel Biofuels Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Waqas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a 100 W prototype horizontal axis tidal turbine by towing tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pressure Drop of Two-Phase Flow in Horizontal Long Pipes Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analysis of a solar-driven high-temperature steam electrolyzer for clean hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mostafa Namar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115152. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Artificial Neural Networks for Producing an Estimation of High-Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alcohol–gasoline fuel blends on the engines’ performances and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Vu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.117977. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on the Control Parameters of Natural Convection in Different Shaped Cavities with and without Nanofluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Aghakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hajatzadeh Pordanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goshtasp Cheraghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1011. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8091011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Obtainable Energy Harvesting Power from Galloping-Based Piezoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/6140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale visualization on polymer flooding: application of singular value decomposition-based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behbood Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Heidaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2020033831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Committee Neural Network for Prediction of Pressure Drop in Two-Phase Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5384. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flow boiling in a microfluidic channel at high mass flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanyoot Keepaiboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Selim Dalkilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.093309. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0023758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of heat transfer in peristaltic flow in a permeable channel under induced magnetic field using different CNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiq Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 (3), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Two-Phase Newtonian Nanofluid Flow Hybrid with Hafnium Particles under the Effects of Slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmat Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Asad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanofluids containing carbon nanotubes in solar energy systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.113476. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Forced Convective Heat Transfer and Performance Evaluation Criterion of Al2O3/Water Nanofluid Flow inside an Axisymmetric Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misagh Irandoost Shahrestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12010120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity Modeling of Nanofluids Contain MgO Particles by Employing Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of support vector machines for accurate prediction of convection heat transfer coefficient of nanofluids through circular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), pp.2395-2398. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2020-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-transfer analysis of a transitional boundary layer over a concave surface with Görtler vortices by means of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.074111. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting and freezing processes of PCM/nano-PCM and their application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shahsavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheikholeslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.118698. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-catalytic pretreatment of biomass for anaerobic digestion using visible light and Nickle oxide (NiOx) nanoparticles prepared by sol gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanlan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Muhammad Asif Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of viscosity of biodiesel blends using various artificial model and comparison with empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhou Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.1296-1306. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Homogeneous and Heterogeneous Chemical Features on Oldroyd-B Fluid Flow between Stretching Disks with Velocity and Temperature Boundary Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargis Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sadiq Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/5284906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of native hyper-lipid producing microalgae strains for biomass and lipid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulfraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazala Kaukab Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam-Ul-Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.1295-1307. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics approach for numerical simulation of nano-fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1733-1741. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1611-1615. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7718-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous fingering phenomena in the early stage of polymer membrane formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.97-140. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Atyabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ozbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Subcooled Flow Boiling with Nanoparticles under the Influence of a Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.1275. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11101275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of wave energy harvesting along the southern coast and islands of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Pasha Zanous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khosravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.502-514. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Based Smoothed Particle Hydrodynamics Methods for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Bubbly Flow of Water in an Annular Pipe: Role of Total Dissolved Solids on Heat Transfer Characteristics and Bubble Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfeeq Abdullah Alkanhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1566. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11081566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kloker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873, pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity prediction of nanofluids containing CuO nanoparticles by using correlation and artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Komeilibirjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Raffiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the application of biodiesel and bioethanol in a multiple injection diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgar Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Nouri Kadijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Vahabzadeh Bozorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and exergy analyses of a nanofluid based solar cooling and hydrogen production combined system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayyeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.1013-1025. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Simulation of Single-Channel High-Temperature Polymer Exchange Membrane Fuel Cell Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (17), pp.3633. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9173633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating parameters of a polymer exchange membrane electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Fakhradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (13), pp.6403-6414. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Savonius Vertical Axis Wind Turbine and Evaluation of the Effect of the Overlap Parameter in Both Horizontal and Vertical Directions on Its Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.821. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11060821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of horizontal axis tidal turbine performance and investigation on the optimum fixed pitch angle using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn A. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohamad Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-05-2019-0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of compressible flows by lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2019.1580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized CuFe2O4/SiO2 nanocomposites added to water/EG: Evaluation of the thermophysical properties beside sensitivity analysis &amp; EANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alnaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahiraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.1169-1179. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic partition effect on natural convection heat transfer inside a square cavity: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahmoudinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rosendahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-017-2103-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (11), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoothed Particle Hydrodynamics approach for thermo-capillary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical investigation of film boiling by the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (5), pp.560--574. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1277936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Generation in a Circular Tube Heat Exchanger Using Nanofluids: Effects of Different Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mehdi Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhighang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2016.1211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection angle, density ratio, and viscosity on droplet formation in a microfluidic T-junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y.A. Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daqiqshirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taml.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of subgrid-scale modeling for large-eddy simulation of a spatially-evolving compressible turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.144--158. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects effects of different nano particles of Al2O3. and Ag on the MHD nano fluid flow and heat transfer in a microchannel including slip velocity and temperature jump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.146--153. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical evaluation of the sea depth effects for various wave characteristics on the performance of a point absorber wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Amouei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.40--53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of flow instabilities over Savonius style wind turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional lattice Boltzmann model for numerical investigation of bubble growth in pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.58--66. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed particle hydrodynamics method for fluid flows, towards industrial applications: Motivations, current state, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.11--34. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the natural convection film boiling around elliptical tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hooman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (7), pp.707--722. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1214484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform heat source/sink and Soret effects on MHD non-Darcian convective flow past a stretching sheet in a micropolar fluid with radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Lorenzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.674--682. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and pressure drop in fully developed turbulent flows of graphene nanoplatelets-silver/water nanofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wall temperature in supersonic turbulent boundary layers: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: A new and efficient mechanism for spark ignition engines (Energy Convers. Manage. 96 (2015) (418-429))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.449. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Long Wave Runup for Breaking and Nonbreaking Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dalrymple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25(1), http://www.isope.org/publications/journals/ijope-25-1/abst-25-1-p001-ak04-Shadloo.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and efficient mechanism for spark ignition engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, http://dx.doi.org/10.1016/j.enconman.2015.03.017. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of postshock flow instabilities over concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of two-phase secondary Kelvin-Helmholtz instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad T. Manzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1913-1924. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406213512630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wall bounded and electrically excited Rayleigh-Taylor instability using incompressible smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of single mode Rayleigh-Taylor instability by SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.699-715. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Newtonian and non-Newtonian multiphase flows using ISPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics study on the electrohydrodynamic deformation of a droplet suspended in a neutrally buoyant Newtonian fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (3), pp.693-707. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series solution for heat transfer of continuous stretching sheet immersed in a micropolar fluid in the existence of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.289-304. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09615531311293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust weakly compressible SPH method and its comparison with an incompressible SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (8), pp.939-956. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of homotopy perturbation method to find an analytical solution for magnetohydrodynamic flows of viscoelastic fluids in converging/diverging channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544062JMES2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Incompressible Smoothed Particle Hydrodynamics method for simulating flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (9-12), pp.1008-1020. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Kelvin-Helmholtz instability using smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.988-1006. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the forces acting on apex seal of a wankel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.N. Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghasempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.4205-4212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD-DEM Study of Nanoparticle Deposition in Tubular Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Particle Deposition with the Coarsening Immersed Boundary Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Hot Gas-Induced Separation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alejandro Rojas Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bechane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International SPHERIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulation of Heterogeneous Reactions for Soot Filter Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent structures induced by shock-wave diffraction over a 45° convex corner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Heterogeneous Reactions using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Numerical Analysis and Applied Mathematics ( ICNAAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relaxation time LBM model for coke combustion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Reactive Flow in Porous Media using Iterative Lattice Boltzmann Method for Modelling the Regeneration Process in Soot Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Second Mode Instability Using Streak Employment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyFAR-ARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordaux, France. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14489.43364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of shock/droplets interaction with poly-dispersion of cloud particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency shock oscillations in supersonic planar nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the dissolution of composite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) &amp; the 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Oblique Breakdown Using Streak Employing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of shape changing stimuli responsive hydrogels using particle-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athen, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Simulation in Complex Porous Media Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2021, ICNAAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of transition control via employing streak in supersonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Capillary Induced Motion in Multiphase System Using Smoothed Particles Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2020, ICNAAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Tasaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-free Lagrangian modelling of fast flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SPH method for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Rayleigh-Taylor instability by Smoothed Particle Hydrodynamics: Advantages and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos, Unknown Region. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin-helmholtz instability by SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle-Based Methods II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.831-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body simulation by SPH method with relatively high Reynolds number in laminar flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting,FEDSM 2010 - ASME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction simulation by smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint US-European Fluids Engineering Summer Meeting, FEDSM 2010 - ASME 2010 7th International Symposium on Fluid-Structure Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aero/Hydrodynamics and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2020, 978-3-03936-892-1. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03936-893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental and engineering thermal aspects of energy and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Maheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (4), pp.2395-2398, 2020, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Multiphase and Turbulent Flows in Energy Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry K.B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein M H Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142 (11), 2020, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Flow & Heat and Mass Transfer through Passages with Complex Geometries for Advanced Technology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF NONLINEAR SECONDARY INSTABILITIES ON THE PRESSURE SIDE OF A SAVONIUS STYLE WIND TURBINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Asme Fluids Engineering Division Summer Meeting, 2016, Vol 1a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.UNSP V01AT08A004, 2016, 978-0-7918-5028-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Nanofluids in an Inclined Ribbed Microchannel for Electronic Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Gooarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Ali Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahidzal Dahari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Colling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer on transitional states of supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bodony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjiva K. Lele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 Summer Program, Center for Turbulence Research, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the special issue of Heat and Mass Transfer (Springer) after the 3rd Iranian Conference on Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (7), pp.1847-1847, 2019, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-019-02674-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId558"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6820897"/>
+    <w:nsid w:val="845BC28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-safdari-shadloo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0631-3046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19133541X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritpal Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar Nayak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mesgarpour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.12719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.04.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rahmat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altunkeyik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montenegro-Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siddappa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raiolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Amiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2024.2374289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuttlies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Ivleva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129980" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.160-120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Aghel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1188-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeeah Habib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Karimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celep" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yildiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.053904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Nilpueng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preecha Kaseethong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.09.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Janati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103715" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Almasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Nieken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Doranehgard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066618" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Eshgarf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Kalbasi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Maleki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Karimipour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09998-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824998v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.102006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathollah Pourfayaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haghighi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155384" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behbood Abedi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Castano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2020033831" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Tlili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117977" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rostami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aghakhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajatzadeh Pordanjani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goshtasp Cheraghian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6140853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Waqas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020214" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Shafaghat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn Amiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047593" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mostafa Namar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115152" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehrirad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dezfulizadeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysan Shahsavar Goldanlou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12082294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Sait" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarafraz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09097-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Ellahi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Hussain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Abbas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Goodarzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5010006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alhuyi Nazari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113476" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyoot Keepaiboon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Selim Dalkilic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seon Ahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023758" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Irandoost Shahrestani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12010120" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020206" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2020-0555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheikholeslami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118698" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Asif Javed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Mustafa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhou Zheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nasiri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargis Khan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq Hashmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Chaudhry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284906" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Kabir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulfraz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Kaukab Raja" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ul-Haq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084248v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Pasha Zanous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khosravi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392390v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ghasemi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11101275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khang Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7022-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7718-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268197v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfeeq Abdullah Alkanhal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081566" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fatehi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komeilibirjandi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Raffiee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08838-w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372530v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgar Asadi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Nouri Kadijani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahabzadeh Bozorg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.088" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Toghyani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baniasadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.073" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618557v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173633" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Toghyani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Fakhradini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Baniasadi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.186" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimpour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060821" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277060v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn A. Amiri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Taheri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-05-2019-0447" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2019.1580053" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bagherzadeh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goodarzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alnaqi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahiraei" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.112" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudinezhad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezania" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yousefi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rosendahl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2103-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127856v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127859v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Jamalabadi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daqiqshirazi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kosar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2017.06.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1277936" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Rashidi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhighang Yang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1211916" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611145v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata d'Orazio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2016.10.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Amouei" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.03.036" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611150v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611233v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.10.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hooman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1214484" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabood" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rashidi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.014" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Safaei" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goodarzi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Goshayeshi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids1030020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poultangari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rashidi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.04.056" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161694v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161691v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.03.017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127865v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad T. Manzari" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406213512630" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127864v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zainali" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0746-2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJDKP6N9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127867v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127868v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0841-z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3P8QP1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127866v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kimiaeifar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagheri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311293470" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127872v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Suleman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3267" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FB181825349B49C1DDBF9B43FFC920FED1B660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127876v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Sadek" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127874v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3149" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLLBSGL2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127875v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES2334" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127879v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.N. Gerami" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghasempour" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062886v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Manova" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062885v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060988v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061007v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061005v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060994v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061006v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061000v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061003v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061017v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061015v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061018v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061012v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061009v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194765v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194773v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127871v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756070" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127873v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127877v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31135" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127878v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31137" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563955v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijin Xu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Maheri" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09212-6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126269v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03936-893-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126271v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry K.B. Li" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein M H Doranehgard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048337" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418929v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Safaei" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611220v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128645v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Gooarzi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Ali Akbari" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahidzal Dahari" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189366v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02674-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-safdari-shadloo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0631-3046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19133541X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritpal Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar Nayak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mesgarpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.12719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rahmat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altunkeyik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montenegro-Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siddappa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raiolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Amiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2024.2374289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuttlies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Ivleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136532" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.160-120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Aghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1188-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeeah Habib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Karimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.01.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.06.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celep" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yildiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.053904" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Nilpueng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preecha Kaseethong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.09.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Janati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Almasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Nieken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Doranehgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Eshgarf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Kalbasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Maleki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Karimipour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09998-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.102006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathollah Pourfayaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rostami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehrirad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dezfulizadeh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysan Shahsavar Goldanlou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12082294" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Waqas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Shafaghat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn Amiri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mostafa Namar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102319" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117977" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aghakhani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajatzadeh Pordanjani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goshtasp Cheraghian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6140853" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behbood Abedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Castano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2020033831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haghighi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155384" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyoot Keepaiboon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Selim Dalkilic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seon Ahn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023758" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Sait" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarafraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09097-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Ellahi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Hussain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Abbas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Goodarzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5010006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalandari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alhuyi Nazari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Irandoost Shahrestani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12010120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2020-0555" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheikholeslami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Asif Javed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Mustafa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.119" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhou Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nasiri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.087" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargis Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq Hashmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Chaudhry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284906" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Kabir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulfraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Kaukab Raja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ul-Haq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khang Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7022-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7718-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ghasemi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11101275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Pasha Zanous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khosravi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fatehi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.02.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfeeq Abdullah Alkanhal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081566" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komeilibirjandi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Raffiee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08838-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgar Asadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Nouri Kadijani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahabzadeh Bozorg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.088" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Toghyani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baniasadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173633" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Toghyani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Fakhradini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Baniasadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.186" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimpour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060821" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn A. Amiri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Taheri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-05-2019-0447" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2019.1580053" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bagherzadeh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goodarzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alnaqi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahiraei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.112" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudinezhad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezania" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yousefi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rosendahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2103-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611164v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1277936" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Rashidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhighang Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1211916" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127859v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Jamalabadi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daqiqshirazi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kosar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2017.06.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata d'Orazio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2016.10.015" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Amouei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.03.036" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611233v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.10.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611227v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.029" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hooman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1214484" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabood" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rashidi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Safaei" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goodarzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Goshayeshi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids1030020" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poultangari" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rashidi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.04.056" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161694v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.03.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127865v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad T. Manzari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406213512630" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127864v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.044" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127870v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zainali" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0746-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJDKP6N9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0841-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3P8QP1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kimiaeifar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagheri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311293470" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Suleman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3267" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FB181825349B49C1DDBF9B43FFC920FED1B660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127875v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES2334" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Sadek" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.002" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127874v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3149" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLLBSGL2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127879v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.N. Gerami" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghasempour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062885v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Manova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062886v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061005v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060994v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061007v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061006v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061000v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061003v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061017v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061015v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061018v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061014v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061012v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061009v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194773v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127871v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756070" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127873v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31135" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127878v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31137" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03936-893-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563955v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijin Xu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Maheri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09212-6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126271v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry K.B. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein M H Doranehgard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048337" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418929v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Safaei" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611220v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128645v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Gooarzi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Ali Akbari" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahidzal Dahari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189366v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02674-2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>