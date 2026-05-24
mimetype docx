--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mostafa SAFDARI SHADLOO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostafa-safdari-shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0631-3046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19133541X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic deformation and oscillatory dynamics of a neutrally buoyant droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effect of blood vessels on magnetic hyperthermia therapy of liver tumors using patient-specific anatomical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0292933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Investigation of Particle Deposition on a Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.12719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic flows inside a neutrally buoyant leaky dielectric drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), pp.053323. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0204569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heterogeneous stimuli-responsive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk Altunkeyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montenegro-Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.055303. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible smoothed particle hydrodynamics method for simulating 2-D electrohydrodynamic multi-phase flows based on leaky dielectric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.105672. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of shock waves with polydisperse particle clouds: Effects on mitigation and topological heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Siddappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0205854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann simulations of heterogeneous combustion reactions for application in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.105817. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified continuum surface force (M-CSF) model for two-phase flow problems in smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2024.2374289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanostructure and BET surface area on the oxygen reactivity of soot filter cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tuttlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Ivleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.119251. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soot filter regeneration process through surface-reactive flow in porous media using iterative lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Latt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.129980. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning - CFD approach for modeling nanoparticles’ sedimentation processes for possible application in clean energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 399, pp.136532. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the evaporation process in the presence of an electromagnetic field using a computational fluid dynamic and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC17.160-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of water scrubbing technique for biogas upgrading in a microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11814-022-1188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of large eddy simulation and physics-informed machine learning to predict pore-scale flow behaviours in fibrous porous media: A case study of transient flow passing through a surgical mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeeah Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.52-70. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible Smoothed Particle Hydrodynamics method for multiphase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.501-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of streak employing control of oblique-breakdown in a supersonic boundary layer with weak wall heating/cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.053904. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.053904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel temperature prediction method without using energy equation based on physics-informed neural network (PINN): A case study on plate- circular/square pin-fin heat sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitti Nilpueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preecha Kaseethong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on CO2 capture by blended amine solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103715. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Electrohydrodynamic and Thermocapillary Instability of Multi-Phase Flows Using an Incompressible Smoothed Particle Hydrodynamics Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2576. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15072576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of recent progress in biogas upgrading: With emphasis on carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.106422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special topic on turbulent and multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.090401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the properties, preparation, models and stability of hybrid nanofluids to optimize energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Eshgarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (5), pp.1959-1983. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09998-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alkanolamine mixtures on CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption efficiency in T-Shaped microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.102006. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to optimization of an off-grid hybrid wind/hydrogen system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathollah Pourfayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (24), pp.12725-12738. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Optimization of a Solar Collector in Flat Plate Shape Equipped with Elliptical Pipes Filled with Turbulent Nanofluid Flow: A Study for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sepehrirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Dezfulizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysan Shahsavar Goldanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2294. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12082294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Bioconvective and Thermally Dissipation Flow of Viscoelastic Nanoparticles with Activation Energy Features: Novel Biofuels Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Waqas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a 100 W prototype horizontal axis tidal turbine by towing tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pressure Drop of Two-Phase Flow in Horizontal Long Pipes Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analysis of a solar-driven high-temperature steam electrolyzer for clean hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mostafa Namar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115152. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Artificial Neural Networks for Producing an Estimation of High-Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2319. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alcohol–gasoline fuel blends on the engines’ performances and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Vu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.117977. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on the Control Parameters of Natural Convection in Different Shaped Cavities with and without Nanofluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Aghakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hajatzadeh Pordanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goshtasp Cheraghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1011. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8091011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Obtainable Energy Harvesting Power from Galloping-Based Piezoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/6140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale visualization on polymer flooding: application of singular value decomposition-based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behbood Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Heidaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2020033831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Committee Neural Network for Prediction of Pressure Drop in Two-Phase Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5384. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flow boiling in a microfluidic channel at high mass flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanyoot Keepaiboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Selim Dalkilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.093309. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0023758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of heat transfer in peristaltic flow in a permeable channel under induced magnetic field using different CNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiq Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 (3), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Two-Phase Newtonian Nanofluid Flow Hybrid with Hafnium Particles under the Effects of Slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmat Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Asad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanofluids containing carbon nanotubes in solar energy systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.113476. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Forced Convective Heat Transfer and Performance Evaluation Criterion of Al2O3/Water Nanofluid Flow inside an Axisymmetric Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misagh Irandoost Shahrestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12010120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity Modeling of Nanofluids Contain MgO Particles by Employing Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of support vector machines for accurate prediction of convection heat transfer coefficient of nanofluids through circular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), pp.2395-2398. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2020-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-transfer analysis of a transitional boundary layer over a concave surface with Görtler vortices by means of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.074111. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting and freezing processes of PCM/nano-PCM and their application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shahsavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheikholeslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.118698. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-catalytic pretreatment of biomass for anaerobic digestion using visible light and Nickle oxide (NiOx) nanoparticles prepared by sol gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanlan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Muhammad Asif Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of viscosity of biodiesel blends using various artificial model and comparison with empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhou Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.1296-1306. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Homogeneous and Heterogeneous Chemical Features on Oldroyd-B Fluid Flow between Stretching Disks with Velocity and Temperature Boundary Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargis Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sadiq Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/5284906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of native hyper-lipid producing microalgae strains for biomass and lipid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulfraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazala Kaukab Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam-Ul-Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.1295-1307. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics approach for numerical simulation of nano-fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1733-1741. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1611-1615. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7718-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous fingering phenomena in the early stage of polymer membrane formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.97-140. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Atyabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ozbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Subcooled Flow Boiling with Nanoparticles under the Influence of a Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.1275. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11101275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of wave energy harvesting along the southern coast and islands of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Pasha Zanous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khosravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.502-514. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Based Smoothed Particle Hydrodynamics Methods for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Bubbly Flow of Water in an Annular Pipe: Role of Total Dissolved Solids on Heat Transfer Characteristics and Bubble Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfeeq Abdullah Alkanhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1566. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11081566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kloker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873, pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity prediction of nanofluids containing CuO nanoparticles by using correlation and artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Komeilibirjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Raffiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the application of biodiesel and bioethanol in a multiple injection diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgar Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Nouri Kadijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Vahabzadeh Bozorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and exergy analyses of a nanofluid based solar cooling and hydrogen production combined system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayyeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.1013-1025. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Simulation of Single-Channel High-Temperature Polymer Exchange Membrane Fuel Cell Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (17), pp.3633. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9173633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating parameters of a polymer exchange membrane electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Fakhradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (13), pp.6403-6414. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Savonius Vertical Axis Wind Turbine and Evaluation of the Effect of the Overlap Parameter in Both Horizontal and Vertical Directions on Its Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.821. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11060821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of horizontal axis tidal turbine performance and investigation on the optimum fixed pitch angle using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn A. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohamad Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-05-2019-0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of compressible flows by lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2019.1580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized CuFe2O4/SiO2 nanocomposites added to water/EG: Evaluation of the thermophysical properties beside sensitivity analysis &amp; EANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alnaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahiraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.1169-1179. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic partition effect on natural convection heat transfer inside a square cavity: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahmoudinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rosendahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-017-2103-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (11), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoothed Particle Hydrodynamics approach for thermo-capillary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical investigation of film boiling by the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (5), pp.560--574. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1277936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Generation in a Circular Tube Heat Exchanger Using Nanofluids: Effects of Different Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mehdi Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhighang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2016.1211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection angle, density ratio, and viscosity on droplet formation in a microfluidic T-junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y.A. Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daqiqshirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taml.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of subgrid-scale modeling for large-eddy simulation of a spatially-evolving compressible turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.144--158. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects effects of different nano particles of Al2O3. and Ag on the MHD nano fluid flow and heat transfer in a microchannel including slip velocity and temperature jump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.146--153. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical evaluation of the sea depth effects for various wave characteristics on the performance of a point absorber wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Amouei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.40--53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of flow instabilities over Savonius style wind turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional lattice Boltzmann model for numerical investigation of bubble growth in pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.58--66. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed particle hydrodynamics method for fluid flows, towards industrial applications: Motivations, current state, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.11--34. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the natural convection film boiling around elliptical tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hooman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (7), pp.707--722. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1214484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform heat source/sink and Soret effects on MHD non-Darcian convective flow past a stretching sheet in a micropolar fluid with radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Lorenzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.674--682. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and pressure drop in fully developed turbulent flows of graphene nanoplatelets-silver/water nanofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wall temperature in supersonic turbulent boundary layers: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: A new and efficient mechanism for spark ignition engines (Energy Convers. Manage. 96 (2015) (418-429))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.449. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Long Wave Runup for Breaking and Nonbreaking Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dalrymple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25(1), http://www.isope.org/publications/journals/ijope-25-1/abst-25-1-p001-ak04-Shadloo.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and efficient mechanism for spark ignition engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, http://dx.doi.org/10.1016/j.enconman.2015.03.017. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of postshock flow instabilities over concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of two-phase secondary Kelvin-Helmholtz instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad T. Manzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1913-1924. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406213512630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wall bounded and electrically excited Rayleigh-Taylor instability using incompressible smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of single mode Rayleigh-Taylor instability by SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.699-715. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Newtonian and non-Newtonian multiphase flows using ISPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics study on the electrohydrodynamic deformation of a droplet suspended in a neutrally buoyant Newtonian fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (3), pp.693-707. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series solution for heat transfer of continuous stretching sheet immersed in a micropolar fluid in the existence of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.289-304. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09615531311293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust weakly compressible SPH method and its comparison with an incompressible SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (8), pp.939-956. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of homotopy perturbation method to find an analytical solution for magnetohydrodynamic flows of viscoelastic fluids in converging/diverging channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544062JMES2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Incompressible Smoothed Particle Hydrodynamics method for simulating flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (9-12), pp.1008-1020. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Kelvin-Helmholtz instability using smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.988-1006. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the forces acting on apex seal of a wankel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.N. Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghasempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.4205-4212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD-DEM Study of Nanoparticle Deposition in Tubular Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Particle Deposition with the Coarsening Immersed Boundary Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Hot Gas-Induced Separation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alejandro Rojas Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bechane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International SPHERIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulation of Heterogeneous Reactions for Soot Filter Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent structures induced by shock-wave diffraction over a 45° convex corner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Heterogeneous Reactions using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Numerical Analysis and Applied Mathematics ( ICNAAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relaxation time LBM model for coke combustion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Reactive Flow in Porous Media using Iterative Lattice Boltzmann Method for Modelling the Regeneration Process in Soot Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Second Mode Instability Using Streak Employment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyFAR-ARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordaux, France. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14489.43364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of shock/droplets interaction with poly-dispersion of cloud particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency shock oscillations in supersonic planar nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the dissolution of composite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) &amp; the 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Oblique Breakdown Using Streak Employing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of shape changing stimuli responsive hydrogels using particle-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athen, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Simulation in Complex Porous Media Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2021, ICNAAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of transition control via employing streak in supersonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Capillary Induced Motion in Multiphase System Using Smoothed Particles Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2020, ICNAAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Tasaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-free Lagrangian modelling of fast flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SPH method for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Rayleigh-Taylor instability by Smoothed Particle Hydrodynamics: Advantages and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos, Unknown Region. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin-helmholtz instability by SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle-Based Methods II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.831-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body simulation by SPH method with relatively high Reynolds number in laminar flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting,FEDSM 2010 - ASME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction simulation by smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint US-European Fluids Engineering Summer Meeting, FEDSM 2010 - ASME 2010 7th International Symposium on Fluid-Structure Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aero/Hydrodynamics and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2020, 978-3-03936-892-1. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03936-893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental and engineering thermal aspects of energy and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Maheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (4), pp.2395-2398, 2020, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Multiphase and Turbulent Flows in Energy Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry K.B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein M H Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142 (11), 2020, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Flow & Heat and Mass Transfer through Passages with Complex Geometries for Advanced Technology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF NONLINEAR SECONDARY INSTABILITIES ON THE PRESSURE SIDE OF A SAVONIUS STYLE WIND TURBINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Asme Fluids Engineering Division Summer Meeting, 2016, Vol 1a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.UNSP V01AT08A004, 2016, 978-0-7918-5028-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Nanofluids in an Inclined Ribbed Microchannel for Electronic Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Gooarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Ali Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahidzal Dahari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Colling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer on transitional states of supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bodony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjiva K. Lele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 Summer Program, Center for Turbulence Research, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the special issue of Heat and Mass Transfer (Springer) after the 3rd Iranian Conference on Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (7), pp.1847-1847, 2019, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-019-02674-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId558"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mostafa SAFDARI SHADLOO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostafa-safdari-shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0631-3046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19133541X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational fluid dynamics MacroModel for the design of bed adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0308504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced CFD model with porous based immersed boundary method for adsorption kinematics at a particle’s scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 536, pp.175672. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.175672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic deformation and oscillatory dynamics of a neutrally buoyant droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0310878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an oblique electric field on Rayleigh–Taylor instability in perfect and leaky dielectric fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Theoretical and Computational Fluid Dynamics Modeling of Coupled Heat and Mass Transfer in Fixed Beds of Adsorbing Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (24), pp.6418. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18246418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effect of blood vessels on magnetic hyperthermia therapy of liver tumors using patient-specific anatomical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0292933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Investigation of Particle Deposition on a Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.12719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible smoothed particle hydrodynamics method for simulating 2-D electrohydrodynamic multi-phase flows based on leaky dielectric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.105672. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrohydrodynamic flows inside a neutrally buoyant leaky dielectric drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), pp.053323. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0204569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heterogeneous stimuli-responsive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk Altunkeyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montenegro-Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.055303. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of shock waves with polydisperse particle clouds: Effects on mitigation and topological heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Siddappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0205854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann simulations of heterogeneous combustion reactions for application in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.105817. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2024.105817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified continuum surface force (M-CSF) model for two-phase flow problems in smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2024.2374289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanostructure and BET surface area on the oxygen reactivity of soot filter cakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tuttlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Ivleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227, pp.119251. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soot filter regeneration process through surface-reactive flow in porous media using iterative lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Latt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.129980. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.129980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the evaporation process in the presence of an electromagnetic field using a computational fluid dynamic and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC17.160-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning - CFD approach for modeling nanoparticles’ sedimentation processes for possible application in clean energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 399, pp.136532. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of water scrubbing technique for biogas upgrading in a microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11814-022-1188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of large eddy simulation and physics-informed machine learning to predict pore-scale flow behaviours in fibrous porous media: A case study of transient flow passing through a surgical mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeeah Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.52-70. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully explicit incompressible Smoothed Particle Hydrodynamics method for multiphase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Vakilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.501-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of streak employing control of oblique-breakdown in a supersonic boundary layer with weak wall heating/cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.053904. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.053904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel temperature prediction method without using energy equation based on physics-informed neural network (PINN): A case study on plate- circular/square pin-fin heat sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitti Nilpueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preecha Kaseethong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2022.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on CO2 capture by blended amine solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103715. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Electrohydrodynamic and Thermocapillary Instability of Multi-Phase Flows Using an Incompressible Smoothed Particle Hydrodynamics Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2576. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15072576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of recent progress in biogas upgrading: With emphasis on carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Behaein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.106422. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2022.106422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special topic on turbulent and multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.090401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the properties, preparation, models and stability of hybrid nanofluids to optimize energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Eshgarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (5), pp.1959-1983. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09998-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alkanolamine mixtures on CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption efficiency in T-Shaped microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Janati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Aghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.102006. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to optimization of an off-grid hybrid wind/hydrogen system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathollah Pourfayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (24), pp.12725-12738. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale visualization on polymer flooding: application of singular value decomposition-based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behbood Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Heidaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2020033831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Committee Neural Network for Prediction of Pressure Drop in Two-Phase Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5384. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Optimization of a Solar Collector in Flat Plate Shape Equipped with Elliptical Pipes Filled with Turbulent Nanofluid Flow: A Study for Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sepehrirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Dezfulizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysan Shahsavar Goldanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2294. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12082294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of Bioconvective and Thermally Dissipation Flow of Viscoelastic Nanoparticles with Activation Energy Features: Novel Biofuels Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Waqas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a 100 W prototype horizontal axis tidal turbine by towing tank tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pressure Drop of Two-Phase Flow in Horizontal Long Pipes Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (11), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analysis of a solar-driven high-temperature steam electrolyzer for clean hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mostafa Namar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115152. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Artificial Neural Networks for Producing an Estimation of High-Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2319. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12102319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alcohol–gasoline fuel blends on the engines’ performances and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Vu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.117977. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on the Control Parameters of Natural Convection in Different Shaped Cavities with and without Nanofluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Aghakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hajatzadeh Pordanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goshtasp Cheraghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1011. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8091011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Obtainable Energy Harvesting Power from Galloping-Based Piezoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/6140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flow boiling in a microfluidic channel at high mass flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanyoot Keepaiboon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Selim Dalkilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Seon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.093309. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0023758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanofluids containing carbon nanotubes in solar energy systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 313, pp.113476. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of heat transfer in peristaltic flow in a permeable channel under induced magnetic field using different CNTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiq Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140 (3), pp.1277-1291. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Two-Phase Newtonian Nanofluid Flow Hybrid with Hafnium Particles under the Effects of Slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmat Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Asad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohsen Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Forced Convective Heat Transfer and Performance Evaluation Criterion of Al2O3/Water Nanofluid Flow inside an Axisymmetric Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misagh Irandoost Shahrestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12010120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity Modeling of Nanofluids Contain MgO Particles by Employing Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12020206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of support vector machines for accurate prediction of convection heat transfer coefficient of nanofluids through circular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), pp.2395-2398. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2020-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-transfer analysis of a transitional boundary layer over a concave surface with Görtler vortices by means of direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.074111. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of melting and freezing processes of PCM/nano-PCM and their application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Shahsavar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheikholeslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Kalbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.118698. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-catalytic pretreatment of biomass for anaerobic digestion using visible light and Nickle oxide (NiOx) nanoparticles prepared by sol gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanlan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Muhammad Asif Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.128-135. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of viscosity of biodiesel blends using various artificial model and comparison with empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhou Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.1296-1306. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Homogeneous and Heterogeneous Chemical Features on Oldroyd-B Fluid Flow between Stretching Disks with Velocity and Temperature Boundary Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nargis Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sadiq Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/5284906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of native hyper-lipid producing microalgae strains for biomass and lipid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faryal Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Gulfraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazala Kaukab Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Inam-Ul-Haq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Awais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.1295-1307. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of wave energy harvesting along the southern coast and islands of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Pasha Zanous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khosravi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.502-514. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics approach for numerical simulation of nano-fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1733-1741. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (3), pp.1611-1615. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-018-7718-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel high-order compressible flows solver with domain decomposition method in the generalized curvilinear coordinates system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-01-2019-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous fingering phenomena in the early stage of polymer membrane formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.97-140. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of assembly pressure on PEM fuel cell performance by taking into accounts electrical and thermal contact resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Atyabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of multi-phase electro-hydrodynamics flows using a simple incompressible smoothed particle hydrodynamics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Almasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ozbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Subcooled Flow Boiling with Nanoparticles under the Influence of a Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Afrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.1275. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11101275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Based Smoothed Particle Hydrodynamics Methods for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Bubbly Flow of Water in an Annular Pipe: Role of Total Dissolved Solids on Heat Transfer Characteristics and Bubble Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarafraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfeeq Abdullah Alkanhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1566. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11081566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oblique-type breakdown in a supersonic boundary layer employing streaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kloker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 873, pp.1072-1089. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity prediction of nanofluids containing CuO nanoparticles by using correlation and artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Komeilibirjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Raffiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alhuyi Nazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the application of biodiesel and bioethanol in a multiple injection diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgar Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Nouri Kadijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Doranehgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Vahabzadeh Bozorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and exergy analyses of a nanofluid based solar cooling and hydrogen production combined system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayyeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.1013-1025. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Simulation of Single-Channel High-Temperature Polymer Exchange Membrane Fuel Cell Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (17), pp.3633. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9173633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating parameters of a polymer exchange membrane electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Toghyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Fakhradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Baniasadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (13), pp.6403-6414. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.01.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Savonius Vertical Axis Wind Turbine and Evaluation of the Effect of the Overlap Parameter in Both Horizontal and Vertical Directions on Its Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.821. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11060821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of laminar and transitional flows in diverging pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-02-2019-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nanoparticle Enhanced Lubricant Films in Thermal Design of Plain Journal Bearings at High Reynolds Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Mon Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karry K. B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1353. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym11111353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of horizontal axis tidal turbine performance and investigation on the optimum fixed pitch angle using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyn A. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohamad Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ahead-of-print (ahead-of-print), </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-05-2019-0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation threshold and hysteresis associated with the transition to turbulence in sudden expansion pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flow topology in supersonic boundary layer with wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.108430. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of compressible flows by lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (3), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2019.1580053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Invariant Scaling for Compressible Turbulent Boundary Layers with Wall Heat Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (11), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2017.1357675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesized CuFe2O4/SiO2 nanocomposites added to water/EG: Evaluation of the thermophysical properties beside sensitivity analysis &amp; EANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Alnaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahiraei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.1169-1179. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic partition effect on natural convection heat transfer inside a square cavity: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahmoudinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rosendahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-017-2103-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer transition over a concave surface caused by centrifugal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters affecting thermal risk through a kinetic model under adiabatic condition: Application to liquid-liquid reaction system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 666, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-to-turbulent transition in supersonic boundary layer: Effects of initial perturbation and wall heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (9), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2018.1464785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smoothed Particle Hydrodynamics approach for thermo-capillary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of a spatially-evolving supersonic turbulent boundary layer at M ∞ = 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional lattice Boltzmann simulations of high density ratio two-phase flows in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Nieken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (7), pp.2445-2465. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of subgrid-scale modeling for large-eddy simulation of a spatially-evolving compressible turbulent boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.144--158. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical investigation of film boiling by the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (5), pp.560--574. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1277936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy Generation in a Circular Tube Heat Exchanger Using Nanofluids: Effects of Different Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mehdi Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhighang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2016.1211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection angle, density ratio, and viscosity on droplet formation in a microfluidic T-junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y.A. Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daqiqshirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taml.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects effects of different nano particles of Al2O3. and Ag on the MHD nano fluid flow and heat transfer in a microchannel including slip velocity and temperature jump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annunziata d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.146--153. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical evaluation of the sea depth effects for various wave characteristics on the performance of a point absorber wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Alamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouzbeh Shafaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Amouei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-turbulent transition in supersonic boundary layers with surface heat transfer: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.40--53. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2017.1353380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of flow instabilities over Savonius style wind turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed particle hydrodynamics method for fluid flows, towards industrial applications: Motivations, current state, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.11--34. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional lattice Boltzmann model for numerical investigation of bubble growth in pool boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yaghoub Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Karimipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.58--66. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on experimental and numerical studies of convection heat transfer of nanofluids inside closed conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shahab Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.1687814016673569. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814016673569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the natural convection film boiling around elliptical tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hooman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (7), pp.707--722. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2016.1214484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform heat source/sink and Soret effects on MHD non-Darcian convective flow past a stretching sheet in a micropolar fluid with radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Lorenzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.674--682. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and pressure drop in fully developed turbulent flows of graphene nanoplatelets-silver/water nanofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goodarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Goshayeshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wall temperature in supersonic turbulent boundary layers: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (426–438), http://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: A new and efficient mechanism for spark ignition engines (Energy Convers. Manage. 96 (2015) (418-429))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.449. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.04.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behavior of supersonic turbulent boundary layers with heat transfer at M_inf=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Long Wave Runup for Breaking and Nonbreaking Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dalrymple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25(1), http://www.isope.org/publications/journals/ijope-25-1/abst-25-1-p001-ak04-Shadloo.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and efficient mechanism for spark ignition engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poultangari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Abdollahzadeh Jamalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Rashidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, http://dx.doi.org/10.1016/j.enconman.2015.03.017. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of postshock flow instabilities over concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.076101. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of two-phase secondary Kelvin-Helmholtz instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad T. Manzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1913-1924. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406213512630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wall bounded and electrically excited Rayleigh-Taylor instability using incompressible smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 460, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of single mode Rayleigh-Taylor instability by SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.699-715. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of Newtonian and non-Newtonian multiphase flows using ISPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tofighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothed particle hydrodynamics study on the electrohydrodynamic deformation of a droplet suspended in a neutrally buoyant Newtonian fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Rahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (3), pp.693-707. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series solution for heat transfer of continuous stretching sheet immersed in a micropolar fluid in the existence of radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.289-304. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09615531311293470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust weakly compressible SPH method and its comparison with an incompressible SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (8), pp.939-956. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Incompressible Smoothed Particle Hydrodynamics method for simulating flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200 (9-12), pp.1008-1020. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Kelvin-Helmholtz instability using smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.988-1006. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of homotopy perturbation method to find an analytical solution for magnetohydrodynamic flows of viscoelastic fluids in converging/diverging channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.347-353. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544062JMES2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the forces acting on apex seal of a wankel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.N. Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghasempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kimiaeifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Basic and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.4205-4212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CFD Modeling and Simulation of Adsorption Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD-DEM Study of Nanoparticle Deposition in Tubular Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Wongwises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Particle Deposition with the Coarsening Immersed Boundary Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananta Kumar Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mesgarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Manova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Mechanics of Toulouse (IMFT), May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Hot Gas-Induced Separation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alejandro Rojas Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bechane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-way ISPH-FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International SPHERIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulation of Heterogeneous Reactions for Soot Filter Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible SPH - FVM coupling for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows – 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavic, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relaxation time LBM model for coke combustion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent structures induced by shock-wave diffraction over a 45° convex corner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Heterogeneous Reactions using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Numerical Analysis and Applied Mathematics ( ICNAAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Reactive Flow in Porous Media using Iterative Lattice Boltzmann Method for Modelling the Regeneration Process in Soot Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Second Mode Instability Using Streak Employment Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyFAR-ARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordaux, France. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14489.43364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of shock/droplets interaction with poly-dispersion of cloud particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency shock oscillations in supersonic planar nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Symposium on Shock Waves (ISSW34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the dissolution of composite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th World Congress on Computational Mechanics (WCCM-XV) &amp; the 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Oblique Breakdown Using Streak Employing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of shape changing stimuli responsive hydrogels using particle-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athen, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of transition control via employing streak in supersonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Simulation in Complex Porous Media Using Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2021, ICNAAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Capillary Induced Motion in Multiphase System Using Smoothed Particles Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Numerical Analysis of Fluid Flows, Heat and Mass Transfer - Numerical Fluids 2020, ICNAAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical transition to turbulence in diverging pipe flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanush Vittal Shenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical non-equilibrium on the onset of transition in supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushank Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wall Heat Transfer on the High-Speed Flow Boundary Layer Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Transition Over Concave Surfaces Caused by Centrifugal Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margio Mendez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to Turbulence in a Sudden Expansion Pipe Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3-D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Disturbances on the Flow Through a Sudden Expansion in a Circular Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Ishizaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Tasaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH SYMP. 591: 3- D Instability Mechanisms in Transitional and Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-free Lagrangian modelling of fast flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SPH method for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Rayleigh-Taylor instability by Smoothed Particle Hydrodynamics: Advantages and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of International Conference of Numerical Analysis and Applied Mathematics, ICNAAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos, Unknown Region. pp.90-94, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin-helmholtz instability by SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle-Based Methods II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.831-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body simulation by SPH method with relatively high Reynolds number in laminar flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting,FEDSM 2010 - ASME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.213-222, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction simulation by smoothed particle hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yildiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint US-European Fluids Engineering Summer Meeting, FEDSM 2010 - ASME 2010 7th International Symposium on Fluid-Structure Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, QC, Unknown Region. pp.325-330, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-31137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle électrique de l'instabilité de Rayleigh-Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Abou Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Division Plasmas de la SFP - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aero/Hydrodynamics and Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2020, 978-3-03936-892-1. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03936-893-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental and engineering thermal aspects of energy and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Mahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Maheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (4), pp.2395-2398, 2020, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-09212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Multiphase and Turbulent Flows in Energy Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry K.B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein M H Doranehgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">142 (11), 2020, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Flow & Heat and Mass Transfer through Passages with Complex Geometries for Advanced Technology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hopp-Hirschler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF NONLINEAR SECONDARY INSTABILITIES ON THE PRESSURE SIDE OF A SAVONIUS STYLE WIND TURBINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanta Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Asme Fluids Engineering Division Summer Meeting, 2016, Vol 1a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.UNSP V01AT08A004, 2016, 978-0-7918-5028-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Nanofluids in an Inclined Ribbed Microchannel for Electronic Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Gooarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Ali Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahidzal Dahari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Colling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer on transitional states of supersonic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Bodony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazle Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjiva K. Lele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 Summer Program, Center for Turbulence Research, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zeoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the special issue of Heat and Mass Transfer (Springer) after the 3rd Iranian Conference on Heat and Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (7), pp.1847-1847, 2019, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-019-02674-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId558"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="845BC28A"/>
+    <w:nsid w:val="A7BA7636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-safdari-shadloo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0631-3046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19133541X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritpal Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar Nayak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mesgarpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.12719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rahmat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altunkeyik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montenegro-Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.04.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siddappa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raiolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Amiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2024.2374289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuttlies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Ivleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136532" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.160-120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Aghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1188-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeeah Habib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Karimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.01.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.06.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celep" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yildiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.053904" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Nilpueng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preecha Kaseethong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.09.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Janati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Almasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Nieken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Doranehgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Eshgarf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Kalbasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Maleki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Karimipour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09998-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.102006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathollah Pourfayaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rostami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehrirad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dezfulizadeh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysan Shahsavar Goldanlou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12082294" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Waqas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Shafaghat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn Amiri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mostafa Namar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102319" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117977" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aghakhani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajatzadeh Pordanjani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goshtasp Cheraghian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6140853" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behbood Abedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Castano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2020033831" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haghighi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155384" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyoot Keepaiboon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Selim Dalkilic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seon Ahn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023758" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Sait" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarafraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09097-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Ellahi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Hussain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Abbas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Goodarzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5010006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalandari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alhuyi Nazari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Irandoost Shahrestani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12010120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2020-0555" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheikholeslami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Asif Javed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Mustafa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.119" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhou Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nasiri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.087" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargis Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq Hashmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Chaudhry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284906" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Kabir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulfraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Kaukab Raja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ul-Haq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khang Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7022-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7718-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ghasemi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11101275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Pasha Zanous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khosravi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fatehi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.02.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfeeq Abdullah Alkanhal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081566" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komeilibirjandi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Raffiee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08838-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgar Asadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Nouri Kadijani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahabzadeh Bozorg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.088" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Toghyani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baniasadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173633" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Toghyani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Fakhradini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Baniasadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.186" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimpour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060821" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn A. Amiri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Taheri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-05-2019-0447" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2019.1580053" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bagherzadeh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goodarzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alnaqi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahiraei" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.112" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudinezhad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezania" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yousefi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rosendahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2103-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611164v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1277936" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Rashidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhighang Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1211916" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127859v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Jamalabadi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daqiqshirazi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kosar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2017.06.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata d'Orazio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2016.10.015" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Amouei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.03.036" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611233v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.10.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611227v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.029" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hooman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1214484" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabood" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rashidi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Safaei" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goodarzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Goshayeshi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids1030020" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poultangari" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rashidi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.04.056" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161694v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.03.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127865v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad T. Manzari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406213512630" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127864v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.044" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127870v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zainali" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0746-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJDKP6N9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0841-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3P8QP1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kimiaeifar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagheri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311293470" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Suleman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3267" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FB181825349B49C1DDBF9B43FFC920FED1B660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127875v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES2334" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Sadek" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.002" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127874v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3149" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLLBSGL2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127879v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.N. Gerami" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghasempour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062885v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Manova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062886v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061005v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060994v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061007v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061006v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061000v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061003v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061017v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061015v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061018v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061014v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061012v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061009v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194773v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127871v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756070" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127873v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31135" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127878v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31137" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03936-893-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563955v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijin Xu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Maheri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09212-6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126271v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry K.B. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein M H Doranehgard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048337" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418929v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Safaei" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611220v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128645v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Gooarzi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Ali Akbari" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahidzal Dahari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189366v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02674-2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostafa-safdari-shadloo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0631-3046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19133541X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nadamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safdari Shadloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Matar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.175672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Abou Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Vakilha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18246418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritpal Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar Nayak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mesgarpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.12719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.04.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rahmat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altunkeyik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montenegro-Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siddappa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raiolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nieken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2024.105817" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Amiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2024.2374289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuttlies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Ivleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.129980" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.160-120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Aghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-022-1188-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeeah Habib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Karimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.01.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.06.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Celep" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yildiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.053904" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Nilpueng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preecha Kaseethong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2022.09.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Janati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Almasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Nieken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Behaein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2022.106422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Doranehgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Eshgarf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Kalbasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Maleki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Karimipour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09998-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.102006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathollah Pourfayaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behbood Abedi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Castano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Heidaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2020033831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haghighi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yaghoub Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rostami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehrirad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Dezfulizadeh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysan Shahsavar Goldanlou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12082294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Waqas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Tlili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020214" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Alamian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouzbeh Shafaghat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn Amiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047593" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mostafa Namar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115152" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126283v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102319" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624172v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanli Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vu Bach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117977" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Aghakhani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajatzadeh Pordanjani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goshtasp Cheraghian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/6140853" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyoot Keepaiboon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Selim Dalkilic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Seon Ahn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023758" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalandari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alhuyi Nazari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113476" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellahi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Sait" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarafraz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09097-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Ellahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Abbas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohsen Sarafraz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Goodarzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions5010006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Irandoost Shahrestani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12010120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12020206" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2020-0555" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheikholeslami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Asif Javed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Mustafa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.119" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhou Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nasiri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.087" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargis Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq Hashmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Chaudhry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5284906" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Kabir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulfraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazala Kaukab Raja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ul-Haq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Pasha Zanous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khosravi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khang Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7022-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-018-7718-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Zebiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-01-2019-0048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Atyabi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Afshari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Mon Yan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Almasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shadloo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozbulut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tofighi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.10.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392390v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ghasemi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11101275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fatehi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.02.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfeeq Abdullah Alkanhal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081566" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189357v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushank Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.435" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komeilibirjandi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Raffiee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08838-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgar Asadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Nouri Kadijani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahabzadeh Bozorg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.088" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Toghyani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baniasadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173633" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Toghyani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Fakhradini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Baniasadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.01.186" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimpour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060821" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344343v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Mon Yan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karry K. B. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11111353" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyn A. Amiri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohamad Taheri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-05-2019-0447" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2429-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2019.1580053" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazle Hussain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2017.1357675" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bagherzadeh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goodarzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alnaqi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahiraei" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.112" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudinezhad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezania" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yousefi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rosendahl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2103-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084210v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducoin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.009" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127857v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rimbault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.05.024" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088398v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1464785" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopp-Hirschler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088404v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhuri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben-Nasr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadeghi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611186v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1277936" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611161v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Rashidi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhighang Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1211916" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127859v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y.A. Jamalabadi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daqiqshirazi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kosar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2017.06.002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata d'Orazio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2016.10.015" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Amouei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.03.036" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611155v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1353380" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611227v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.029" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611233v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2016.10.009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611224v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahab Goodarzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Goshayeshi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814016673569" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hooman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2016.1214484" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabood" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Ibrahim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rashidi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Safaei" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goodarzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Goshayeshi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids1030020" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161692v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.10.025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poultangari" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Abdollahzadeh Jamalabadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Rashidi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.04.056" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161690v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hussain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.02.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161694v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.03.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612428v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890482" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127865v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad T. Manzari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406213512630" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127864v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.044" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127870v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zainali" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0746-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJDKP6N9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127867v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0841-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3P8QP1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kimiaeifar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagheri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311293470" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Suleman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3267" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FB181825349B49C1DDBF9B43FFC920FED1B660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127876v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Sadek" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127874v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3149" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLLBSGL2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127875v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES2334" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127879v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.N. Gerami" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghasempour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062885v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Kumar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Manova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062886v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406940v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alejandro Rojas Segovia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Helal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290454v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290519v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061005v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060994v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061006v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060991v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14489.43364" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061000v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061003v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061017v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061015v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061018v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061012v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061014v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061009v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117293v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117334v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margio Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194773v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127871v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756070" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127873v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31135" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127878v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-31137" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628116v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03936-893-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563955v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijin Xu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Maheri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-09212-6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126271v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry K.B. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein M H Doranehgard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048337" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418929v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Safaei" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611220v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128645v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Gooarzi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Ali Akbari" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahidzal Dahari" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117263v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bodony" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiva K. Lele" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189366v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02674-2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>