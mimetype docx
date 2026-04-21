--- v0 (2026-03-28)
+++ v1 (2026-04-21)
@@ -294,317 +294,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New axiomatizations of the Diversity Owen and Shapley values</w:t>
+                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00182-025-00934-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.103077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081981v1</w:t>
+                <w:t xml:space="preserve">hal-04834011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
+                <w:t xml:space="preserve">New axiomatizations of the Diversity Owen and Shapley values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116, pp.103077. </w:t>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00182-025-00934-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834011v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwinner Elections with Diversity Constraints on Individual Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.169-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,51 +755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Available Care Time and Nursing Shortage in a Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,326 +1360,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Gori</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kamwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419940v1</w:t>
+                <w:t xml:space="preserve">hal-02424936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bubboloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kamwa</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp. 151-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424936v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02393100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bubboloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 183, pp. 151-185. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, 2020, 183 (1-2), pp.151-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02393100v1</w:t>
+                <w:t xml:space="preserve">hal-04419940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some k-scoring rules for committee elections: agreement and Condorcet Principle</w:t>
               </w:r>
@@ -2317,200 +2317,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t>
+                <w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au parlement libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William V. Gehrlein</w:t>
+                <w:t xml:space="preserve">Abdallah Zouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (4), pp. 527 - 546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.254.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01236333v1</w:t>
+                <w:t xml:space="preserve">halshs-01148763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au parlement libanais</w:t>
+                <w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Zouache</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William V. Gehrlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp. 2418-2426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148763v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy social choice theory, Michael B. Gibilisco et al, Springer: A review</w:t>
               </w:r>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borda's Paradox with weighted scoring rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William V. Gehrlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (1), pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,171 +3038,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
+                <w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447373v1</w:t>
+                <w:t xml:space="preserve">hal-04447392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,128 +3240,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t>
+                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447392v1</w:t>
+                <w:t xml:space="preserve">hal-04447373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New axiomatisations of the Diversity Owen and Shapley values</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3448,51 +3448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling medical material shortage using Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,177 +4049,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahajne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252293v1</w:t>
+                <w:t xml:space="preserve">halshs-02003292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02003292v1</w:t>
+                <w:t xml:space="preserve">hal-04252293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t>
               </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bubboloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,246 +5014,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric examination of majorities based on difference in support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Solal</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993015v1</w:t>
+                <w:t xml:space="preserve">halshs-00944687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometric examination of majorities based on difference in support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944687v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,51 +6431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0128505"/>
+    <w:nsid w:val="68033AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>