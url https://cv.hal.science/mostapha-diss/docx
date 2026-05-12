--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1,6376 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6324 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostapha Diss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostapha-diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2070-5801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145099202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=96e426sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the price of diversity for multiwinner elections under (weakly) separable scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 328 (1), pp.258-268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116, pp.103077. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatizations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-025-00934-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner Elections with Diversity Constraints on Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Available Care Time and Nursing Shortage in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (02), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198924400048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.489-510. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-023-01464-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ties are possible: Weak Condorcet winners and Arrovian rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jac Heckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.128-136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.75-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-021-00951-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (2), pp.319-347. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-021-09828-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp. 151-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.151-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some k-scoring rules for committee elections: agreement and Condorcet Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (5), pp.699-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp. 1727-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-017-9649-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), pp.473-494. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-015-9501-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilities of Consistent Election Outcomes with Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp. 967-994. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10726-015-9467-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169 (1-2), pp.97-116. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Examination of Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp 123-153. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-015-0870-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au parlement libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (4), pp. 527 - 546. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.254.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp. 2418-2426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy social choice theory, Michael B. Gibilisco et al, Springer: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245 (1), pp. 341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (1), pp.347-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of probability computations under the IAC assumption: The stability of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Louichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (1), pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda's Paradox with weighted scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a triplet of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp.289-316. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-009-9187-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted mechanism for minority voting in sequential voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Larabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatisations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling medical material shortage using Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversity and excellence in multiwinner elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy proofness and unanimity in private good economies with single-peaked preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric examination of majorities based on difference in support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-­selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social unacceptability for simple voting procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Collective Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2023, Studies in Choice and Welfare, 978-3-031-21695-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21696-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condorcet efficiency of general weighted scoring rules under IAC: indifference and abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models, Essays by and in honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2021, Studies in Choice and Welfare, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48598-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Closeness on the Election of a Pairwise Majority Rule Winner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mostapha Diss; Vincent Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models. Essays by and in Honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Condorcet efficiency of approval voting and extended scoring rules for three alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslier Jean-François, Sanver Remzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on approval voting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.255-284, 2010, Studies in choice and welfare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Florence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET),Université Panthéon-Assas Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Economic Theory (PET) international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Operational Research (EURO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Glasgow, Ecosse, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes, stabilité et efficience des classements par points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, 284 p., 2013, 978-613-1-55037-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6431,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68033AE2"/>
+    <w:nsid w:val="9D6E7E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=96e426sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>