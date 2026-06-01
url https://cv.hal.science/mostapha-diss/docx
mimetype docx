--- v2 (2026-05-12)
+++ v3 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostapha Diss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostapha-diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2070-5801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145099202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=96e426sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the price of diversity for multiwinner elections under (weakly) separable scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 328 (1), pp.258-268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116, pp.103077. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatizations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-025-00934-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner Elections with Diversity Constraints on Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Available Care Time and Nursing Shortage in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (02), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198924400048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.489-510. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-023-01464-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ties are possible: Weak Condorcet winners and Arrovian rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jac Heckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.128-136. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.75-103. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-021-00951-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (2), pp.319-347. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-021-09828-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp. 151-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.151-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some k-scoring rules for committee elections: agreement and Condorcet Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (5), pp.699-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp. 1727-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-017-9649-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), pp.473-494. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-015-9501-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilities of Consistent Election Outcomes with Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp. 967-994. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10726-015-9467-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169 (1-2), pp.97-116. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Examination of Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp 123-153. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-015-0870-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au parlement libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (4), pp. 527 - 546. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.254.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp. 2418-2426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy social choice theory, Michael B. Gibilisco et al, Springer: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245 (1), pp. 341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (1), pp.347-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of probability computations under the IAC assumption: The stability of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Louichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (1), pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda's Paradox with weighted scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a triplet of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp.289-316. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-009-9187-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted mechanism for minority voting in sequential voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Larabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatisations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling medical material shortage using Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversity and excellence in multiwinner elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy proofness and unanimity in private good economies with single-peaked preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric examination of majorities based on difference in support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-­selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social unacceptability for simple voting procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Collective Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2023, Studies in Choice and Welfare, 978-3-031-21695-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21696-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condorcet efficiency of general weighted scoring rules under IAC: indifference and abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models, Essays by and in honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2021, Studies in Choice and Welfare, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48598-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Closeness on the Election of a Pairwise Majority Rule Winner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mostapha Diss; Vincent Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models. Essays by and in Honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Condorcet efficiency of approval voting and extended scoring rules for three alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslier Jean-François, Sanver Remzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on approval voting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.255-284, 2010, Studies in choice and welfare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Florence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET),Université Panthéon-Assas Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Economic Theory (PET) international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Operational Research (EURO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Glasgow, Ecosse, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes, stabilité et efficience des classements par points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, 284 p., 2013, 978-613-1-55037-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostapha Diss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mostapha-diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2070-5801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145099202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=96e426sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted mechanism for minority voting in sequential voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Larabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatisations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling medical material shortage using Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda rule as an almost first-order stochastic dominance rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Acceptability of Condorcet Committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mahajne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chamberlin-Courant Rule and the k-Scoring Rules: Agreement and Condorcet Committee Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversity and excellence in multiwinner elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy proofness and unanimity in private good economies with single-peaked preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric examination of majorities based on difference in support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00993015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-­selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the price of diversity for multiwinner elections under (weakly) separable scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 328 (1), pp.258-268. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of close elections on the likelihood of voting paradoxes: Further results in three-candidate elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.113-147. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative games with diversity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116, pp.103077. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New axiomatizations of the Diversity Owen and Shapley values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-025-00934-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwinner Elections with Diversity Constraints on Individual Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tido Takeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 135 (1), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.351.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Available Care Time and Nursing Shortage in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (02), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198924400048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability and the majoritarian compromise rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinton Gubong Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.489-510. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-023-01464-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ties are possible: Weak Condorcet winners and Arrovian rationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jac Heckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.128-136. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent weighting in weighted voting games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.75-103. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-021-00951-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majority properties of positional social preference correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (2), pp.319-347. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-021-09828-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulable outcomes within the class of scoring voting rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tsvelikhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions of the Simpson voting rule to the committee selection setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bubboloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.151-185. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-019-00692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations in Models of Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Simulations in Economics: Methodological and Historical Perspectives, 10 (2), pp.279-308. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some k-scoring rules for committee elections: agreement and Condorcet Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (5), pp.699-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Likelihood of the Absolute Majority Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp. 1727-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-017-9649-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on difference of votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), pp.473-494. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-015-9501-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilities of Consistent Election Outcomes with Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp. 967-994. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10726-015-9467-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner scoring election methods: Condorcet consistency and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Doghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169 (1-2), pp.97-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Examination of Majorities Based on Difference in Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp 123-153. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-015-0870-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp. 2418-2426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de la répartition du pouvoir confessionnel au parlement libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Zouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (4), pp. 527 - 546. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.254.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy social choice theory, Michael B. Gibilisco et al, Springer: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245 (1), pp. 341-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic manipulability of self-selective social choice rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (1), pp.347-376. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of probability computations under the IAC assumption: The stability of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Louichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (1), pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borda's Paradox with weighted scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Gehrlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a triplet of scoring rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp.289-316. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-009-9187-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social unacceptability for simple voting procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Collective Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2023, Studies in Choice and Welfare, 978-3-031-21695-4. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21696-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Closeness on the Election of a Pairwise Majority Rule Winner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mostapha Diss; Vincent Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models. Essays by and in Honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condorcet efficiency of general weighted scoring rules under IAC: indifference and abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kamwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluating Voting Systems with Probability Models, Essays by and in honor of William Gehrlein and Dominique Lepelley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2021, Studies in Choice and Welfare, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48598-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Condorcet efficiency of approval voting and extended scoring rules for three alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laslier Jean-François, Sanver Remzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on approval voting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.255-284, 2010, Studies in choice and welfare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another perspective on Borda's paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaim Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Florence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Power in the Lebanese Parliament Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET),Université Panthéon-Assas Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The True Impact of Voting Rule Selection on Condorcet Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Economic Theory (PET) international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent collective decisions under majorities based on differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pérez-Asurmendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Operational Research (EURO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Glasgow, Ecosse, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes, stabilité et efficience des classements par points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Diss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, 284 p., 2013, 978-613-1-55037-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D6E7E5F"/>
+    <w:nsid w:val="EE2C9EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=96e426sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mostapha-diss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2070-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145099202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=96e426sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton Gubong Gassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tsvelikhovskiy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04543260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kamwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahajne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01757761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaim Tlidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bubboloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Doghmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226803v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia P&#233;rez-Asurmendi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090114v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zouache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.06.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230359v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00934-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-023-01464-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dougherty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Heckelman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2023.03.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09828-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04419927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00692-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02147735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-017-9649-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9501-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-015-9467-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0376-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0870-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V. Gehrlein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1763-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Louichi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9187-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21696-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04420156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02196387v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valognes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>