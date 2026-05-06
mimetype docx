--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Motahareh Fathisalout Bollon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de l’arrêt du 19 décembre 2019 rendu par la grande chambre de la Cour de justice de l’Union européenne » (CJUE, 19 déc. 2019, n° C-390/18).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de DataJust : justesse de l’outil numérique, juste indemnisation des victimes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment connaître la norme légale face à la gouvernementalité algorithmique? Enjeux épistémologiques et ontologiques des innovations technologiques juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Bruneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Media Journal Canadian Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une analyse fonctionnelle des contrats intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur les conditions de détermination du montant des loyers d’un bail commercial renouvelé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les conditions de mise en œuvre des clauses de non-garantie (Cass. 3e civ., 21 janv. 2016, nos 14-16295 et 14-18808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'article 55 de la Proposition de Règlement : l'unicité des intérêts, l'occultation des concepts et le dévoilement des politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence - Revue critique, n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782377410682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, social and ethical perspectives on health & technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782377410484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine désirante face à la montée du néo-fascisme : une étude de la crise de la démocratie à la lumière de la pensée deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Sintez, Emeric Nicolas, Jacqueline Guittard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, 9782849346273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE « L’ORIENT » À « L’OCCIDENT » : (IM)POSSIBLE SUBVERSION DU BINARISME SEXUEL À LA LUMIÈRE DU DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer(s) et droit international, études du réseau Olympe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36517-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le sens et la portée de la protection juridique des cyberconsommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claret Hélène, Joye Jean-François, Lima Marquès Claudia, Paisant Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rapports entre le droit de la protection des consommateurs et les autres branches du droit Quelles articulations ? Quelles convergences ? Regards franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, 2020, 9782377410095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tension between policy and practice in biobanks regulation: A comparative survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal, Social and Ethical Perspectives on Health &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libres propos sur le digital labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre Un droit en perpétuel mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782275060651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la normativité précontractuelle : recherche à partir des fautes commises en contractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Grenoble Alpes, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Motahareh Fathisalout Bollon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de l’arrêt du 19 décembre 2019 rendu par la grande chambre de la Cour de justice de l’Union européenne » (CJUE, 19 déc. 2019, n° C-390/18).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de DataJust : justesse de l’outil numérique, juste indemnisation des victimes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment connaître la norme légale face à la gouvernementalité algorithmique? Enjeux épistémologiques et ontologiques des innovations technologiques juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Bruneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Media Journal Canadian Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une analyse fonctionnelle des contrats intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur les conditions de détermination du montant des loyers d’un bail commercial renouvelé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les conditions de mise en œuvre des clauses de non-garantie (Cass. 3e civ., 21 janv. 2016, nos 14-16295 et 14-18808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'article 55 de la Proposition de Règlement : l'unicité des intérêts, l'occultation des concepts et le dévoilement des politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence - Revue critique, n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782377410682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, social and ethical perspectives on health & technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782377410484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine désirante face à la montée du néo-fascisme : une étude de la crise de la démocratie à la lumière de la pensée deleuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Sintez, Emeric Nicolas, Jacqueline Guittard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, 9782849346273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE « L’ORIENT » À « L’OCCIDENT » : (IM)POSSIBLE SUBVERSION DU BINARISME SEXUEL À LA LUMIÈRE DU DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Bosco Damous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer(s) et droit international, études du réseau Olympe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36517-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le sens et la portée de la protection juridique des cyberconsommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claret Hélène, Joye Jean-François, Lima Marquès Claudia, Paisant Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rapports entre le droit de la protection des consommateurs et les autres branches du droit Quelles articulations ? Quelles convergences ? Regards franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, 2020, 9782377410095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tension between policy and practice in biobanks regulation: A comparative survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal, Social and Ethical Perspectives on Health &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libres propos sur le digital labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre Un droit en perpétuel mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782275060651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la normativité précontractuelle : recherche à partir des fautes commises en contractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Grenoble Alpes, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bruneault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Bosco Damous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Down" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04990714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bruneault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Bosco Damous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Down" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04990714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>