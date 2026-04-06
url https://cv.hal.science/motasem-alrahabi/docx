--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -153,3220 +153,3341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation automatique de textes pour l'enseignement des langues</w:t>
+                <w:t xml:space="preserve">You Get the Best of Both Worlds&amp;quot; - Making the Association for the Blinds' Cultural Heritage Available for Researchers and Blind People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2025 - Colloque Humanistica 2025 Colloque annuel de l'Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">DH2026 - Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2026, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287209v1</w:t>
+                <w:t xml:space="preserve">hal-05564504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA valorise l’intelligence (naturelle) de nos anciens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation automatique de textes pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2025 - Colloque Humanistica 2025 Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170278v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
+                <w:t xml:space="preserve">Pandore: automating text-processing workflows for humanities researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">DH2025 - Accessibility &amp; Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287206v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandore: automating text-processing workflows for humanities researchers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2025 - Accessibility &amp; Citizenship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986730v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LLMs sur les traces de Voltaire: débusquer les anecdotes dans la presse du XVIIIᵉ siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’IA valorise l’intelligence (naturelle) de nos anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Voltaire et la Presse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bret-Vitoz (Sorbonne Université); Myrtille Méricam-Bourdet (Université Lumière Lyon 2 – IHRIM); Dario Maria Nicolosi (ERC ModERN), Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309070v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LLMs for post-OCR correction on historical French texts: A case study using synthetic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les LLMs sur les traces de Voltaire: débusquer les anecdotes dans la presse du XVIIIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2025 CFP - Digital Humanities Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée « Voltaire et la Presse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bret-Vitoz (Sorbonne Université); Myrtille Méricam-Bourdet (Université Lumière Lyon 2 – IHRIM); Dario Maria Nicolosi (ERC ModERN), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987584v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du Salon de 1874 et de la première exposition des impressionnistes à Paris en 1874</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using LLMs for post-OCR correction on historical French texts: A case study using synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">DH2025 CFP - Digital Humanities Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557503v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation du discours médical de Jean-Martin Charcot</w:t>
+                <w:t xml:space="preserve">Réception du Salon de 1874 et de la première exposition des impressionnistes à Paris en 1874</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wooseok Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Úna Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107099v1</w:t>
+                <w:t xml:space="preserve">hal-04557503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obvie: interface web pour la fouille et la comparaison de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circulation du discours médical de Jean-Martin Charcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis durant la conférence francophone sur l'Extraction et la Gestion des Connaissances (egc2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543362v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toolbox : une chaîne de traitement de corpus pour les humanités numériques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Obvie: interface web pour la fouille et la comparaison de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-13</w:t>
+              <w:t xml:space="preserve">Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis durant la conférence francophone sur l'Extraction et la Gestion des Connaissances (egc2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701464v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Chine de Buffon : édition numérique et exploration sémantique de l’Histoire naturelle (1749-1789) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toolbox : une chaîne de traitement de corpus pour les humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Mayra Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Le Roy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.28-35</w:t>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701473v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La Chine de Buffon : édition numérique et exploration sémantique de l’Histoire naturelle (1749-1789) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Axel Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199729v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane: dispositif de fouille et de lecture synthétique de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (Atelier Dahlia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier (virtuel), France</w:t>
+              <w:t xml:space="preserve">NewsEye’s international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167271v1</w:t>
+                <w:t xml:space="preserve">hal-03199729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ariane: dispositif de fouille et de lecture synthétique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis (Atelier Dahlia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175990v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le style polémique dans les correspondances de Voltaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées spatiales dans des transcriptions OCR bruitées de textes littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Koudoro-Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021 - Atelier Humanités Numériques Spatialisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Brando; Ludovic Moncla, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199805v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique pour une étude du genre : quels jugements des écrivaines au XIXe siècle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le style polémique dans les correspondances de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Ottawa virtual), Canada</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199809v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse automatique pour une étude du genre : quels jugements des écrivaines au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marine Riguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Ottawa virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880101v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le discours sur la littérature : l'ontologie comme modèle exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanistica 2020</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864882v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de l'ironie dans la stratégie argumentative des querelles théâtrales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cartographier le discours sur la littérature : l'ontologie comme modèle exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Mainardi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on statistical analysis of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199810v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du petit fait à la doxa : annotation automatique des anecdotes dans le discours critique sur Molière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de l'ironie dans la stratégie argumentative des querelles théâtrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mainardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées de Linguistique de Corpus (JLC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199820v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voguer au fil de la transtextualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du petit fait à la doxa : annotation automatique des anecdotes dans le discours critique sur Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Journées de Linguistique de Corpus (JLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199836v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Quotes : un outil de navigation textuelle guidée par les annotations sémantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Voguer au fil de la transtextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199837v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Quotes: Enunciative Modalities Analysis Tool for Direct Reported Speech in Arabic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">E-Quotes : un outil de navigation textuelle guidée par les annotations sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLING)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199839v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire multilingue de proverbes : premier retour d'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">E-Quotes: Enunciative Modalities Analysis Tool for Direct Reported Speech in Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Intelligent Text Processing and Computational Linguistics (CICLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Caire, Egypt. pp.479-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18111-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199842v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Mining from Arabic Quotations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dictionnaire multilingue de proverbes : premier retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International ACM Conference on Management of Emergent Digital Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199841v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de l'utilisation du discours rapporté en français chez des apprenants arabophones : Interférences langagières et perspectives pédagogiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Opinion Mining from Arabic Quotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le FLE au crible de la Grammaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International ACM Conference on Management of Emergent Digital Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Buraidah Al Qassim, Saudi Arabia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2668260.2668291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199843v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique et stratégie d'annotation appliquées à un concept philosophique: la dimension psychologique du concept de LANGAGE dans l'oeuvre de Bergson</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les difficultés de l'utilisation du discours rapporté en français chez des apprenants arabophones : Interférences langagières et perspectives pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Colloque international Le FLE au crible de la Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Abu Dhabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199845v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Reported Speech in Multilingual Texts: Automatic Annotation and Semantic Categorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Classification automatique et stratégie d'annotation appliquées à un concept philosophique: la dimension psychologique du concept de LANGAGE dans l'oeuvre de Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jungyeon Suh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">JADT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199844v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Direct Reported Speech in Multilingual Texts: Automatic Annotation and Semantic Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
+                <w:t xml:space="preserve">Jungyeon Suh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">FLAIRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954101v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dichy</w:t>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale (SIIE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, hammamet, Tunisie. pp.573-585</w:t>
+              <w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00390001v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCOM : Plate-forme d'annotation sémantique de textes multilingues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale (SIIE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, hammamet, Tunisie. pp.573-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199846v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EXCOM : Plate-forme d'annotation sémantique de textes multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dichy</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d’Information et Intelligence Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199847v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Annotation of Direct Reported Speech in Arabic and French, According to a Semantic Map of Enunciative Modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Language Processing, GoTAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d’Information et Intelligence Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199848v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Annotation of Reported Information in Arabic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic Annotation of Direct Reported Speech in Arabic and French, According to a Semantic Map of Enunciative Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flairs 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Natural Language Processing, GoTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85287-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199849v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic Annotation of Reported Information in Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Helmy Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flairs 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Melbourne Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filtrage sémantique de textes en arabe en vue d'un prototype de résumé automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3376,769 +3497,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'annotation intégrale à l'analyse des réseaux de personnages : un modèle pour la REN dans les textes littéraires en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 66 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la correction automatique de l'OCR/HTR sur la reconnaissance d'entités nommées dans un corpus bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIS - Journal of Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.42-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/jis-v21i2.36599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants en lettres face aux humanités numériques : une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bordry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gawley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.2775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ironie dans la critique littéraire. Quelques pistes pour l'annotation automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bordry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (11), pp.61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14569-1.p.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris dans les récits de voyage d’écrivains arabes : repérage, analyse sémantique et cartographie de toponymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamed Alkhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.1079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polémiques dans le rituel épistolaire : les cas de la correspondance Ponge et Paulhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse automatique du jugement critique : les citations modalisées dans le discours littéraire du XIX e siècle[en]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4148,147 +4269,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'annotation manuelle d'entités nommées dans des corpus littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Provenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4298,704 +4419,704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médical et le social. Analyse sémantique des rapports de l’immersion d’étudiants en médecine dans le Samu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Alexandre; Glenn Roe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer la vie littéraire. Études littéraires et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.817-846, 2022, 978-2-406-13347-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13347-6.p.0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur littéraire au fil d’Ariane. Barbey d’Aurevilly et les écrivaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Alexandre; Glenn Roe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer la vie littéraire. Études littéraires et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.345-393, 2022, 978-2-406-13347-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13347-6.p.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching and Mining with Semantic Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioExcom: Detection and categorization of speculative sentences in biomedical literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6562, 2011, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations de prise en charge énonciative : assertion, médiatif et modalités dans le discours rapporté direct, en arabe et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of lexical analysis, theoretical assumptions and practical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5063,51 +5184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C7A2495"/>
+    <w:nsid w:val="51B4ABFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5294,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/motasem-alrahabi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147885221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172184198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mainardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_36" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyeon Suh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Mourad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0817" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Descl&#233;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_44" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/motasem-alrahabi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147885221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172184198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mainardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyeon Suh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Mourad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0817" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Descl&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_44" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>