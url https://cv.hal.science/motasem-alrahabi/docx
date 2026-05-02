--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -308,575 +308,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation automatique de textes pour l'enseignement des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pandore: automating text-processing workflows for humanities researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2025 - Colloque Humanistica 2025 Colloque annuel de l'Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">DH2025 - Accessibility &amp; Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287209v1</w:t>
+                <w:t xml:space="preserve">hal-04986730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandore: automating text-processing workflows for humanities researchers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
+                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Roe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2025 - Accessibility &amp; Citizenship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986730v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallica-Obvie: un outil pour la valorisation et l'exploration du patrimoine textuel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’IA valorise l’intelligence (naturelle) de nos anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2025 - Colloque annuel de l'Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287206v1</w:t>
+                <w:t xml:space="preserve">hal-05170278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA valorise l’intelligence (naturelle) de nos anciens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les LLMs sur les traces de Voltaire: débusquer les anecdotes dans la presse du XVIIIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée « Voltaire et la Presse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaud Bret-Vitoz (Sorbonne Université); Myrtille Méricam-Bourdet (Université Lumière Lyon 2 – IHRIM); Dario Maria Nicolosi (ERC ModERN), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170278v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les LLMs sur les traces de Voltaire: débusquer les anecdotes dans la presse du XVIIIᵉ siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using LLMs for post-OCR correction on historical French texts: A case study using synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Biriuchinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Voltaire et la Presse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaud Bret-Vitoz (Sorbonne Université); Myrtille Méricam-Bourdet (Université Lumière Lyon 2 – IHRIM); Dario Maria Nicolosi (ERC ModERN), Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">DH2025 CFP - Digital Humanities Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309070v1</w:t>
+                <w:t xml:space="preserve">hal-04987584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LLMs for post-OCR correction on historical French texts: A case study using synthetic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation automatique de textes pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2025 CFP - Digital Humanities Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Humanistica 2025 - Colloque Humanistica 2025 Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987584v1</w:t>
+                <w:t xml:space="preserve">hal-05287209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception du Salon de 1874 et de la première exposition des impressionnistes à Paris en 1874</w:t>
               </w:r>
@@ -1059,316 +1059,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obvie: interface web pour la fouille et la comparaison de textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toolbox : une chaîne de traitement de corpus pour les humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Mayra Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis durant la conférence francophone sur l'Extraction et la Gestion des Connaissances (egc2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543362v1</w:t>
+                <w:t xml:space="preserve">hal-03701464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toolbox : une chaîne de traitement de corpus pour les humanités numériques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Gawley</w:t>
+                <w:t xml:space="preserve">« La Chine de Buffon : édition numérique et exploration sémantique de l’Histoire naturelle (1749-1789) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Roe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-13</w:t>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701464v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Chine de Buffon : édition numérique et exploration sémantique de l’Histoire naturelle (1749-1789) »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obvie: interface web pour la fouille et la comparaison de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.28-35</w:t>
+              <w:t xml:space="preserve">Atelier DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis durant la conférence francophone sur l'Extraction et la Gestion des Connaissances (egc2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701473v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Spatial Relations in Litterature: what is the influence of OCR noise ?</w:t>
               </w:r>
@@ -2082,191 +2082,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du petit fait à la doxa : annotation automatique des anecdotes dans le discours critique sur Molière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voguer au fil de la transtextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées de Linguistique de Corpus (JLC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199820v1</w:t>
+                <w:t xml:space="preserve">hal-03199836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voguer au fil de la transtextualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du petit fait à la doxa : annotation automatique des anecdotes dans le discours critique sur Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Journées de Linguistique de Corpus (JLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199836v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Quotes : un outil de navigation textuelle guidée par les annotations sémantiques</w:t>
               </w:r>
@@ -2393,174 +2393,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire multilingue de proverbes : premier retour d'expérience</w:t>
+                <w:t xml:space="preserve">Opinion Mining from Arabic Quotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International ACM Conference on Management of Emergent Digital Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Buraidah Al Qassim, Saudi Arabia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2668260.2668291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199842v1</w:t>
+                <w:t xml:space="preserve">hal-03199841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Mining from Arabic Quotations</w:t>
+                <w:t xml:space="preserve">Dictionnaire multilingue de proverbes : premier retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International ACM Conference on Management of Emergent Digital Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2668260.2668291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199841v1</w:t>
+                <w:t xml:space="preserve">hal-03199842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de l'utilisation du discours rapporté en français chez des apprenants arabophones : Interférences langagières et perspectives pédagogiques</w:t>
               </w:r>
@@ -2609,571 +2609,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique et stratégie d'annotation appliquées à un concept philosophique: la dimension psychologique du concept de LANGAGE dans l'oeuvre de Bergson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Reported Speech in Multilingual Texts: Automatic Annotation and Semantic Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Danis</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Meunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+                <w:t xml:space="preserve">Jungyeon Suh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italie</w:t>
+              <w:t xml:space="preserve">FLAIRS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199845v1</w:t>
+                <w:t xml:space="preserve">hal-03199844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Reported Speech in Multilingual Texts: Automatic Annotation and Semantic Categorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungyeon Suh</w:t>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199844v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Classification automatique et stratégie d'annotation appliquées à un concept philosophique: la dimension psychologique du concept de LANGAGE dans l'oeuvre de Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JADT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954101v1</w:t>
+                <w:t xml:space="preserve">hal-03199845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
+                <w:t xml:space="preserve">EXCOM : Plate-forme d'annotation sémantique de textes multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dichy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale (SIIE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, hammamet, Tunisie. pp.573-585</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00390001v1</w:t>
+                <w:t xml:space="preserve">hal-03199846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXCOM : Plate-forme d'annotation sémantique de textes multilingues</w:t>
+                <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale (SIIE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, hammamet, Tunisie. pp.573-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199846v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levée d'ambigüité par la méthode d'exploration contextuelle: la séquence 'alif-nûn (ان) en arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d’Information et Intelligence Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3211,51 +3211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Annotation of Direct Reported Speech in Arabic and French, According to a Semantic Map of Enunciative Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Natural Language Processing, GoTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Helmy Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flairs 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Melbourne Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,51 +3775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bordry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gawley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bordry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (11), pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamed Alkhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médical et le social. Analyse sémantique des rapports de l’immersion d’étudiants en médecine dans le Samu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching and Mining with Semantic Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,299 +4777,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioExcom: Detection and categorization of speculative sentences in biomedical literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Desclés</w:t>
+                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203160v1</w:t>
+                <w:t xml:space="preserve">hal-01941230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">BioExcom: Detection and categorization of speculative sentences in biomedical literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desclés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6562, 2011, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941230v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations de prise en charge énonciative : assertion, médiatif et modalités dans le discours rapporté direct, en arabe et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of lexical analysis, theoretical assumptions and practical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5184,51 +5184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51B4ABFE"/>
+    <w:nsid w:val="A2454DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5415,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/motasem-alrahabi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147885221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172184198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mainardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyeon Suh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Mourad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0817" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Descl&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_44" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/motasem-alrahabi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147885221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172184198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Roe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Biriuchinskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooseok Seo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#218;na Faller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mayra Cordova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gawley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parfait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Koudoro-Parfait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mainardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18111-0_36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668260.2668291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyeon Suh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85287-2_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Mourad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djioua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/jis-v21i2.36599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0817" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0345" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Descl&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_44" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>