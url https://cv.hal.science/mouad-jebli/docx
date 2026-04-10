--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1598,51 +1598,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2138,173 +2138,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à l’échelle locale de la dégradation de l’interphase ciment-granulat par un traitement hygrothermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tala Tlaiji</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelissou</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187891v1</w:t>
+                <w:t xml:space="preserve">hal-01937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2363,73 +2354,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2471,73 +2462,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2559,1052 +2550,931 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937951v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668849v1</w:t>
+                <w:t xml:space="preserve">hal-01634005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of mechanical properties of the cement paste- aggregate interface in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cohesive zone model for the characterisation of the interfacial transition zone (ITS) between cement paste and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crête, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.2299.5387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714012014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634005v1</w:t>
+                <w:t xml:space="preserve">hal-01412467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for the characterisation of the interfacial transition zone (ITS) between cement paste and aggregates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Bm Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fj Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/100016.2299.5387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412467v1</w:t>
+                <w:t xml:space="preserve">hal-01167695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la lixiviation du béton à l'échelle de l'interface pâte de ciment-granulats</w:t>
+                <w:t xml:space="preserve">Comportement chimio-mécanique du béton lixivié à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd Sel El Youssoufi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167695v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement chimio-mécanique du béton lixivié à l'échelle locale</w:t>
+                <w:t xml:space="preserve">Comportement mécanique du béton dégradé à l'échelle de l'interface ciment-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Congrès International sur les Ingénieries Civile, Mécanique et Electrique pour l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412391v1</w:t>
+                <w:t xml:space="preserve">hal-01171218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du béton dégradé à l'échelle de l'interface ciment-granulats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Jebli</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement et de la rupture du béton à l’échelle de l’interface ciment-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleslaw Mielniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3614,114 +3484,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation à l’échelle locale des propriétés mécaniques de l’interphase pâte de ciment-granulat : application à la lixiviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Montpellier, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01863284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3789,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6479935C"/>
+    <w:nsid w:val="6A95063A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouad-jebli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-5714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01863284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouad-jebli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-5714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01863284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>