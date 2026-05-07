--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -692,277 +692,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching effect on concrete – Part II: mechanical behaviour evolution of ITZ during leaching at the local scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
+                <w:t xml:space="preserve">Leaching effect on concrete - Part I: characterization of chemical degradation evolution of ITZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953521v1</w:t>
+                <w:t xml:space="preserve">hal-02513315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching effect on concrete - Part I: characterization of chemical degradation evolution of ITZ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Girboveanu</w:t>
+                <w:t xml:space="preserve">Leaching effect on concrete – Part II: mechanical behaviour evolution of ITZ during leaching at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (1), pp.129-137</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513315v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching effect on mechanical properties of cement-aggregate interface</w:t>
               </w:r>
@@ -2138,164 +2138,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937951v1</w:t>
+                <w:t xml:space="preserve">hal-01898237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2354,290 +2341,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'expansion due à la réaction sulfatique interne à l'échelle de l'interphase pâte de ciment-granulat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gîrboveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898237v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés chimio-mécaniques de l'interphase pâte de ciment-granulat par MEB et nano-indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale des propriétés mécaniques de l'interface pâte de ciment-granulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Georgescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937852v1</w:t>
+                <w:t xml:space="preserve">hal-01937951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de la résistance au cisaillement de l'interface pâte de ciment-granulat</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A95063A"/>
+    <w:nsid w:val="151EDFA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouad-jebli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-5714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01863284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouad-jebli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-5714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G&#238;rboveanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Girboveanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Mielniczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/664/1/012092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pelissou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.65" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714012014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boleslaw Bm Mielniczuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fj Jamin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d Sel El Youssoufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Omari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mandour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01863284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>