--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -147,3072 +147,3202 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoWatch: Region of interest-based multi-quantization resource-efficient framework for migratory bird surveillance using wireless sensor networks and environmental context awareness</w:t>
+                <w:t xml:space="preserve">Vid-Sim: Modeling and analysis of video encoding and transmission in wireless sensor-based surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abderezzak Benyahia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123, pp.110076. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.102658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2026.102658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902762v1</w:t>
+                <w:t xml:space="preserve">hal-05599855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-efficient IoMT three-tier architecture for continuous monitoring of endangered bird species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Sakhri</w:t>
+                <w:t xml:space="preserve">EcoWatch: Region of interest-based multi-quantization resource-efficient framework for migratory bird surveillance using wireless sensor networks and environmental context awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abderezzak Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102093⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.110076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226031v1</w:t>
+                <w:t xml:space="preserve">hal-04902762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital twin-based energy-efficient wireless multimedia sensor network for waterbirds monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An energy-efficient IoMT three-tier architecture for continuous monitoring of endangered bird species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2024.02.011⟩</w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.102093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461210v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on digital twins for natural environments: A communication network perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital twin-based energy-efficient wireless multimedia sensor network for waterbirds monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.101070. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.146-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2024.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402593v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest based video coding strategy for rate/energy-constrained smart surveillance systems using WMSNs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey on digital twins for natural environments: A communication network perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103076⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.101070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924121v1</w:t>
+                <w:t xml:space="preserve">hal-04402593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a network digital twin through formal modeling: Tackling the virtual-real mapping challenge in IIoT networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsalan Ahmed</w:t>
+                <w:t xml:space="preserve">Region-of-interest based video coding strategy for rate/energy-constrained smart surveillance systems using WMSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcen Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.101000. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.103076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.101000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291661v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient low complexity region-of-interest detection for video coding in wireless visual surveillance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
+                <w:t xml:space="preserve">Constructing a network digital twin through formal modeling: Tackling the virtual-real mapping challenge in IIoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.26793-26806. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.101000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3248067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.101000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044211v1</w:t>
+                <w:t xml:space="preserve">hal-04291661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized TSCH scheduling protocols and heterogeneous traffic: Overview and performance evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otabek Sobirov</w:t>
+                <w:t xml:space="preserve">An efficient low complexity region-of-interest detection for video coding in wireless visual surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcen Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100696⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.26793-26806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3248067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941973v1</w:t>
+                <w:t xml:space="preserve">hal-04044211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic web and machine learning techniques addressing semantic interoperability in Industry 4.0</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+                <w:t xml:space="preserve">Decentralized TSCH scheduling protocols and heterogeneous traffic: Overview and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otabek Sobirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Web Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJWIS-03-2023-0046⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.100696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192276v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVBS-CAT: enhanced video background subtraction with a controlled adaptive threshold for constrained wireless video surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
+                <w:t xml:space="preserve">Semantic web and machine learning techniques addressing semantic interoperability in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Madani Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-023-01388-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Web Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3/4), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJWIS-03-2023-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346983v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disjoint multipath RPL for QoE/QoS provision in the Internet of multimedia things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kettouche</w:t>
+                <w:t xml:space="preserve">EVBS-CAT: enhanced video background subtraction with a controlled adaptive threshold for constrained wireless video surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00607-022-01054-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-023-01388-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548091v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based contextual approach for cross-domain applications in Internet of Things</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Djezzar</w:t>
+                <w:t xml:space="preserve">Disjoint multipath RPL for QoE/QoS provision in the Internet of multimedia things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31449/inf.v46i5.3627⟩</w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104 (7), pp.1677-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00607-022-01054-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605074v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web and Internet of Things: Challenges, applications and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ontology-based contextual approach for cross-domain applications in Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ICT Standardization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.261-292. </w:t>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (5), pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13052/jicts2245-800X.1029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31449/inf.v46i5.3627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820033v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM-RPL: Disjoint multipath RPL for bandwidth provision in the Internet of multimedia things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kettouche</w:t>
+                <w:t xml:space="preserve">Semantic Web and Internet of Things: Challenges, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of ICT Standardization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.261-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/jicts2245-800X.1029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516078v1</w:t>
+                <w:t xml:space="preserve">hal-03820033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When digital twin meets network softwarization in the industrial IoT: Real-time requirements case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+                <w:t xml:space="preserve">DM-RPL: Disjoint multipath RPL for bandwidth provision in the Internet of multimedia things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21248194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470927v1</w:t>
+                <w:t xml:space="preserve">hal-03516078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interference aware metrics on iterative multipath routing for industrial WSN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When digital twin meets network softwarization in the industrial IoT: Real-time requirements case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (4), pp.e159. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (24), pp.8194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/itl2.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21248194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899065v1</w:t>
+                <w:t xml:space="preserve">hal-03470927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware metrics impact on the performance of incremental multipath routing in WSNs</w:t>
+                <w:t xml:space="preserve">Impact of interference aware metrics on iterative multipath routing for industrial WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Speed Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.225-240. </w:t>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.e159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JHS-200640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/itl2.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079688v1</w:t>
+                <w:t xml:space="preserve">hal-02899065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware multipath routing for WSNs: Overview and performance evaluation</w:t>
+                <w:t xml:space="preserve">Interference-aware metrics impact on the performance of incremental multipath routing in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1/2), pp.59-80. </w:t>
+              <w:t xml:space="preserve">Journal of High Speed Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JHS-200640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908190v1</w:t>
+                <w:t xml:space="preserve">hal-03079688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SenseVid : A traffic trace based tool for QoE Video transmission assessment dedicated to Wireless Video Sensor Networks</w:t>
+                <w:t xml:space="preserve">Interference-aware multipath routing for WSNs: Overview and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87, pp.120-137. </w:t>
+              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1/2), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881197v1</w:t>
+                <w:t xml:space="preserve">hal-02908190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multipath prefix routing for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">SenseVid : A traffic trace based tool for QoE Video transmission assessment dedicated to Wireless Video Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-016-3463-x⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.120-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387651v1</w:t>
+                <w:t xml:space="preserve">hal-01881197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath extension of the ZigBee tree routing in cluster-tree wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A multipath prefix routing for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jmcmc.2012040103⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1), pp.313-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-016-3463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703625v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of passive clustering in wireless video sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zeghilet</w:t>
+                <w:t xml:space="preserve">Multipath extension of the ZigBee tree routing in cluster-tree wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Lepage</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2012.045957⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.30-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jmcmc.2012040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703621v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Experimenting an Active Grid architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">On the use of passive clustering in wireless video sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2012.045957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095541v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating an Active Grid Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Experimenting an Active Grid architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (2), pp.315-330. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 21(2), pp.315-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906777v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DyRAM: an Active Reliable Multicast framework for Data Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Evaluating an Active Grid Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.FUTURE.2004.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095539v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting Active Reliable Multicast on Application-Aware Grids</w:t>
+                <w:t xml:space="preserve">DyRAM: an Active Reliable Multicast framework for Data Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7(2), pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10723-004-2075-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906810v1</w:t>
+                <w:t xml:space="preserve">hal-00095539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DyRAM: An Active Reliable Multicast Framework for Data Distribution</w:t>
+                <w:t xml:space="preserve">Experimenting Active Reliable Multicast on Application-Aware Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (2), pp.163-176. </w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:CLUS.0000018565.91711.6a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10723-004-2075-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906837v1</w:t>
+                <w:t xml:space="preserve">hal-01906810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DyRAM: An Active Reliable Multicast Framework for Data Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (2), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CLUS.0000018565.91711.6a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation des protocoles du multicast fiable dans le contexte des réseaux actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13(6), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3222,418 +3352,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins for Electrical Vehicle Battery Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidorela Uku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çiçekli Sevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI Framework for Deep Learning-based Network Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinthia Chowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahadat Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Future Internet of Things and Cloud, FiCloud 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Based Bird Localization Using Lightweight Convolutional Neural Networks and Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakir Bouarouguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Green Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordj Bou Arreridj, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced energy efficiency in visual sensor networks through ROI-based compression techniques in wildlife surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3642,2878 +3772,2878 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Systems and Control, ICSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNN inference splitting and offloading in the Internet of Things : A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakir Bouarouguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced assessment of decentralized TSCH schedulers: Unraveling the implications of heterogeneous traffic scenarios on performance efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed system for efficient wildlife monitoring using WSN and image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QL-TSCH-plus: A Q-learning distributed scheduling algorithm for TSCH networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Forum on Internet of Things, WFIoT2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT network digital twins modeling using Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a WMSN-based system for endangered bird monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest based video coding strategy for low bitrate surveillance systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
+                <w:t xml:space="preserve">Region of interest and redundancy problem in migratory birds wild life surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices, SSD 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Constantine, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877203v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of interest and redundancy problem in migratory birds wild life surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+                <w:t xml:space="preserve">Region-of-interest based video coding strategy for low bitrate surveillance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcen Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices, SSD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sétif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814057v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin network for the IIoT using eclipse ditto and hono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network digital twin for the Industrial Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Symposium on a World of Wireless, Mobile and Multimedia Network, WoWMoM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-efficient WMSN-based system for endangered birds monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-visual low power system for endangered waterbirds monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakir Bouarrouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, IAMES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based image restoration for low-power and lossy networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Omar Chida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Tounsi-Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-threshold-based frame segmentation for content-aware video coding in WMSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcen Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Computing Systems and Applications, CSA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alger, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-12097-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning TDMA-based MAC scheduling in the Industrial Internet of Things: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otabek Sobirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic web technologies for internet of things semantic interoperability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Djezzar</w:t>
+                <w:t xml:space="preserve">Bandwidth provision through disjoint multipath RPL in the IoMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information, Communication &amp; Cybersecurity, ICI2C 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Computer Science's Complex Systems and their Applications, ICCSA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Oum El Bouaghi, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820541v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth provision through disjoint multipath RPL in the IoMT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kettouche</w:t>
+                <w:t xml:space="preserve">Semantic web technologies for internet of things semantic interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Computer Science's Complex Systems and their Applications, ICCSA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information, Communication &amp; Cybersecurity, ICI2C 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Khourigba, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289542v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based approaches for heterogeneity and interoperability in internet of things : An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Distributed Sensing and Intelligent Systems, ICDISIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Agadir, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64258-7_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-based performance evaluation of video transmission using RPL in the IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Congress of Telecommunications, CMT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Fès, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CMT.2019.8931382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for semantic enrichment of sensor data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems, PAIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontological approach for domain knowledge modeling and querying in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aounallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Pattern Analysis and Intelligent Systems, PAIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontological approach for domain knowledge modeling and querying in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aounallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems, PAIS' 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath routing for high-data rate applications in ZigBee wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Technologies, Mobility &amp; Security, NTMS'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware multipath routing protocol for video transmission over ZigBee wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahia Bidai</w:t>
+                <w:t xml:space="preserve">EvalVSN: A new tool for video quality evaluation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Multimedia Computing and Systems, ICMCS14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakesh, Morocco. pp.837-842, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911267⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087934v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvalVSN: A new tool for video quality evaluation in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Baziz</w:t>
+                <w:t xml:space="preserve">Interference-aware multipath routing protocol for video transmission over ZigBee wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Multimedia Computing and Systems, ICMCS14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.165-170, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911366⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakesh, Morocco. pp.837-842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087926v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eﬀects of interference on video quality over wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,2372 +6651,2372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Workshop on Communications and Sensor Networks, ComSense-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ontario, Canada. pp.436-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node disjoint multi-path routing for ZigBee cluster-tree wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Multimedia Computing and Systems, ICMCS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Ouarzazate, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising energy consumption through mobility in wireless video sensor networks</w:t>
+                <w:t xml:space="preserve">Minimizing energy consumption through mobility in wireless video sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second IARA International Conference on Emerging Network Intelligence, EMERGING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530731v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing energy consumption through mobility in wireless video sensor networks</w:t>
+                <w:t xml:space="preserve">Minimising energy consumption through mobility in wireless video sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second IARA International Conference on Emerging Network Intelligence, EMERGING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549143v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing network lifetime of surveillance system with dynamic risk-based scheduling and mobility of sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Robots and Sensors integration in future rescue INformation system, ROSIN'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Congestion Control Framework for Handling Video Surveillance Traffics on WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing (EUC-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Vancouver, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using passive clustering to enhance video quality in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFIP Wireless Days 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient cluster-based routing in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE Symposium on Computers and Communications, ISCC'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Radio-Disjoint Multipath Routing for Wireless Multimedia Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth ACM International Workshop on Wireless Multimedia Networking and Performance Modeling, WMuNeP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load repartition for congestion control in multimedia wireless sensor networks with multipath routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Wireless Pervasive Computing, ISWPC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.11-15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2008.4556156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath routing protocol for layered video transport in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on New Technologies of Distributed Systems, NOTERE'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using path diversity for layered video transport in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Distributed Frameworks for Multimedia applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption analysis of a simple image transmission protocol in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Duran-Faundez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Workshop on Factory Communication Systems, WFCS'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
+                <w:t xml:space="preserve">AMCA: an Active-based Multicast Congestion Avoidance Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096954v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMCA: an Active-based Multicast Congestion Avoidance Algorithm</w:t>
+                <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096962v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Heterogeneity in a Fully Reliable Multicast Protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A New Active-Based Multicast Congestion Avoidance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.203-209</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Conference on Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.955-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096925v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Active-Based Multicast Congestion Avoidance Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Dealing with Heterogeneity in a Fully Reliable Multicast Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.955-960</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912866v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Active Reliable Multicast Framework for the Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.588-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Application-Aware Multicast Communication Framework for Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computing Science - ASIAN 2002, Internet Computing and Modeling, Grid Computing, Peer-to-Peer Computing, and Cluster Computing, 7th Asian Computing Science Conference, Hanoi, Vietnam, December 4-6, 2002, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.140--152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-36184-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of a Router-based Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Replier Active Reliable Multicast (DyRAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.275-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Active Services in Active Reliable Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE 4th Annual International Workshop on Active Middleware Services (AMS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Throughput Analysis of Reliable Multicast Protocols in an Active Networking Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth IEEE Symposium on Computers and Communications, ISCC'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Hammamet, Tunisia. pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Networking Support for the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaidioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAN 2001 - Third Annual International Working Conference on Actvie Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Philadelphia, United States. pp.16--33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45451-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Reliable Multicast Strategies for Internet-based Grid Computing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8896,490 +9026,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic web approach for smart health to enhance patient monitoring in resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shikha Mehta and Sanju Tiwari and Patrick Siarry and M.A. Jabbar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools, Languages, Methodologies for Representing Semantics on the Web of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.41-60, 2022, 9781786307644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based Routing Protocols for Energy-Efﬁciency in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Wireless Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.167-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Multicast Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Benslimane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Multicast on the Internet, Chapter 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Wiley, pp.,, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Multicast Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abderrahim Benslimane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Multicast on The Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Hermès Science Publishing, 2007, chapter 7, 9781905209422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de congestion dans les communications multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multicast Multimédia sur l’Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 7, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9389,552 +9519,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating Heterogeneity in a Multicast Session Through a Receiver-based Data Replication Scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-06, Laboratoire de l'informatique du parallélisme. 2004, 2+22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of DyRAM using NS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-12, Laboratoire de l'informatique du parallélisme. 2004, 2+16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4779, LIP RR-2003-16, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Heterogeneity in an Active-based Multicast Congestion Avoidance Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4796, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMCA : An Active-Based Multicast Congestion Avoidance Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4689, LIP RR-2003-07, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of a Router-based Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4636, LIP RR-2002-06, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyRAM : a Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4635, LIP RR-2003-05, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9944,105 +10074,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions for enabling high data rate applications in low-power networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04253876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10110,51 +10240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D25924"/>
+    <w:nsid w:val="C5043950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10341,51 +10471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moufida-maimour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0057-6128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081405804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezzak Benyahia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahab Kadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakhri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Harize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kherbache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.02.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Aliouat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kouadria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.101000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3248067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otabek Sobirov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benyahia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madani Hafidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djezzar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Amara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-03-2023-0046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Aliouat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01388-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kettouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Derdouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-022-01054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benkhaled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v46i5.3627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jicts2245-800X.1029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHS-200640" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3463-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jmcmc.2012040103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zeghilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2012.045957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-2075-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CLUS.0000018565.91711.6a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6639D28B111FA3FB224D46F81AFB97BE298F8B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidorela Uku" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#231;ekli Sevra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Chowa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahadat Hossain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarouguene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benyahia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.895" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955963" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarrouguen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Chida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tounsi-Omezzine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12097-8_29" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64258-7_42" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Falek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aounallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911267" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baziz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Fellah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Hoang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556156" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Faundez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maimour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PSK2W7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mazuy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moufida-maimour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0057-6128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081405804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahab Kadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezzak Benyahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakhri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Harize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kherbache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.02.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Aliouat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kouadria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.101000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3248067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otabek Sobirov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benyahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madani Hafidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djezzar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-03-2023-0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Aliouat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01388-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kettouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Derdouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-022-01054-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benkhaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v46i5.3627" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jicts2245-800X.1029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHS-200640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.06.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3463-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jmcmc.2012040103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zeghilet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2012.045957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-2075-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CLUS.0000018565.91711.6a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6639D28B111FA3FB224D46F81AFB97BE298F8B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidorela Uku" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#231;ekli Sevra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Chowa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahadat Hossain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarouguene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benyahia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarrouguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Chida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tounsi-Omezzine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12097-8_29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64258-7_42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Falek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aounallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baziz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156960v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Faundez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maimour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PSK2W7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mazuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253876v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>