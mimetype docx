--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">081405804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">7R867jcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,3176 +194,3176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vid-Sim: Modeling and analysis of video encoding and transmission in wireless sensor-based surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezzak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 34, pp.102658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2026.102658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoWatch: Region of interest-based multi-quantization resource-efficient framework for migratory bird surveillance using wireless sensor networks and environmental context awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderezzak Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderezzak Benyahia</w:t>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, pp.110076. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-efficient IoMT three-tier architecture for continuous monitoring of endangered bird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.102093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin-based energy-efficient wireless multimedia sensor network for waterbirds monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.146-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2024.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on digital twins for natural environments: A communication network perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.101070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-of-interest based video coding strategy for rate/energy-constrained smart surveillance systems using WMSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcen Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140, pp.103076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a network digital twin through formal modeling: Tackling the virtual-real mapping challenge in IIoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arsalan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.101000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.101000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient low complexity region-of-interest detection for video coding in wireless visual surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcen Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.26793-26806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3248067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized TSCH scheduling protocols and heterogeneous traffic: Overview and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otabek Sobirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.100696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic web and machine learning techniques addressing semantic interoperability in Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Madani Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (3/4), pp.157-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJWIS-03-2023-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVBS-CAT: enhanced video background subtraction with a controlled adaptive threshold for constrained wireless video surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11554-023-01388-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disjoint multipath RPL for QoE/QoS provision in the Internet of multimedia things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 104 (7), pp.1677-1699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00607-022-01054-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology-based contextual approach for cross-domain applications in Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (5), pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31449/inf.v46i5.3627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web and Internet of Things: Challenges, applications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ICT Standardization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.261-292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/jicts2245-800X.1029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DM-RPL: Disjoint multipath RPL for bandwidth provision in the Internet of multimedia things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Information Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (1), pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When digital twin meets network softwarization in the industrial IoT: Real-time requirements case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (24), pp.8194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21248194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of interference aware metrics on iterative multipath routing for industrial WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.e159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/itl2.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-aware metrics impact on the performance of incremental multipath routing in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Speed Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3), pp.225-240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JHS-200640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware multipath routing for WSNs: Overview and performance evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SenseVid : A traffic trace based tool for QoE Video transmission assessment dedicated to Wireless Video Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.120-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02908190v1</w:t>
+                <w:t xml:space="preserve">hal-01881197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SenseVid : A traffic trace based tool for QoE Video transmission assessment dedicated to Wireless Video Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interference-aware multipath routing for WSNs: Overview and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1/2), pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aci.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881197v1</w:t>
+                <w:t xml:space="preserve">hal-02908190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multipath prefix routing for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (1), pp.313-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11277-016-3463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath extension of the ZigBee tree routing in cluster-tree wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the use of passive clustering in wireless video sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zeghilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafid Haffaf</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jmcmc.2012040103⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2012.045957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703625v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of passive clustering in wireless video sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multipath extension of the ZigBee tree routing in cluster-tree wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bidai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Lepage</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2012.045957⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.30-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jmcmc.2012040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703621v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Experimenting an Active Grid architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21(2), pp.315-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating an Active Grid Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.315-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.FUTURE.2004.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyRAM: an Active Reliable Multicast framework for Data Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7(2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting Active Reliable Multicast on Application-Aware Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (1), pp.71-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-004-2075-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyRAM: An Active Reliable Multicast Framework for Data Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (2), pp.163-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:CLUS.0000018565.91711.6a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation des protocoles du multicast fiable dans le contexte des réseaux actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calculateurs Paralleles Reseaux et Systemes Repartis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13(6), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3352,6164 +3373,6164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins for Electrical Vehicle Battery Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidorela Uku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çiçekli Sevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI Framework for Deep Learning-based Network Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinthia Chowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahadat Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Future Internet of Things and Cloud, FiCloud 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Based Bird Localization Using Lightweight Convolutional Neural Networks and Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakir Bouarouguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Green Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordj Bou Arreridj, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced energy efficiency in visual sensor networks through ROI-based compression techniques in wildlife surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Systems and Control, ICSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNN inference splitting and offloading in the Internet of Things : A survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of a WMSN-based system for endangered bird monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouahab Kadri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140835v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced assessment of decentralized TSCH schedulers: Unraveling the implications of heterogeneous traffic scenarios on performance efficacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DNN inference splitting and offloading in the Internet of Things : A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakir Bouarouguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04201294v1</w:t>
+                <w:t xml:space="preserve">hal-04140835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed system for efficient wildlife monitoring using WSN and image processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An advanced assessment of decentralized TSCH schedulers: Unraveling the implications of heterogeneous traffic scenarios on performance efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140815v1</w:t>
+                <w:t xml:space="preserve">hal-04201294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QL-TSCH-plus: A Q-learning distributed scheduling algorithm for TSCH networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposed system for efficient wildlife monitoring using WSN and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Forum on Internet of Things, WFIoT2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285070v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT network digital twins modeling using Petri nets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">QL-TSCH-plus: A Q-learning distributed scheduling algorithm for TSCH networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th World Forum on Internet of Things, WFIoT2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140788v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a WMSN-based system for endangered bird monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">IoT network digital twins modeling using Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès annuel de la Société d’Automatique de Génie Industriel et de Productique, SAGIP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141724v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of interest and redundancy problem in migratory birds wild life surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Hadji</w:t>
+                <w:t xml:space="preserve">Reinforcement learning TDMA-based MAC scheduling in the Industrial Internet of Things: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otabek Sobirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouahab Kadri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814057v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-interest based video coding strategy for low bitrate surveillance systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Region of interest and redundancy problem in migratory birds wild life surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahab Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices, SSD 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Constantine, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877203v1</w:t>
+                <w:t xml:space="preserve">hal-03814057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin network for the IIoT using eclipse ditto and hono</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Region-of-interest based video coding strategy for low bitrate surveillance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcen Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Multi-Conference on Systems, Signals &amp; Devices, SSD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sétif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699749v1</w:t>
+                <w:t xml:space="preserve">hal-03877203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network digital twin for the Industrial Internet of Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Digital twin network for the IIoT using eclipse ditto and hono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on a World of Wireless, Mobile and Multimedia Network, WoWMoM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699736v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-efficient WMSN-based system for endangered birds monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Network digital twin for the Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saliha Harize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on a World of Wireless, Mobile and Multimedia Network, WoWMoM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699775v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-visual low power system for endangered waterbirds monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An energy-efficient WMSN-based system for endangered birds monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, IAMES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699799v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based image restoration for low-power and lossy networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-threshold-based frame segmentation for content-aware video coding in WMSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcen Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Harize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Conference on Computing Systems and Applications, CSA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alger, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12097-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814102v1</w:t>
+                <w:t xml:space="preserve">hal-03820632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-threshold-based frame segmentation for content-aware video coding in WMSN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Audio-visual low power system for endangered waterbirds monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakir Bouarrouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kouadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Computing Systems and Applications, CSA 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820632v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning TDMA-based MAC scheduling in the Industrial Internet of Things: A survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deep learning-based image restoration for low-power and lossy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Chida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tounsi-Omezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference on Advanced Aspects of Software Engineering, ICAASE’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699756v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth provision through disjoint multipath RPL in the IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Computer Science's Complex Systems and their Applications, ICCSA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Oum El Bouaghi, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic web technologies for internet of things semantic interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information, Communication &amp; Cybersecurity, ICI2C 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Khourigba, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based approaches for heterogeneity and interoperability in internet of things : An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Distributed Sensing and Intelligent Systems, ICDISIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Agadir, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64258-7_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoE-based performance evaluation of video transmission using RPL in the IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Derdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Congress of Telecommunications, CMT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Fès, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CMT.2019.8931382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for semantic enrichment of sensor data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems, PAIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontological approach for domain knowledge modeling and querying in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aounallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Pattern Analysis and Intelligent Systems, PAIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontological approach for domain knowledge modeling and querying in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aounallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems, PAIS' 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath routing for high-data rate applications in ZigBee wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EvalVSN: A new tool for video quality evaluation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on New Technologies, Mobility &amp; Security, NTMS'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Multimedia Computing and Systems, ICMCS14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087938v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvalVSN: A new tool for video quality evaluation in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interference-aware multipath routing protocol for video transmission over ZigBee wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bidai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Multimedia Computing and Systems, ICMCS14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.165-170, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911366⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakesh, Morocco. pp.837-842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087926v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware multipath routing protocol for video transmission over ZigBee wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Multipath routing for high-data rate applications in ZigBee wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Multimedia Computing and Systems, ICMCS14</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on New Technologies, Mobility &amp; Security, NTMS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087934v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eﬀects of interference on video quality over wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zeghilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Workshop on Communications and Sensor Networks, ComSense-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ontario, Canada. pp.436-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node disjoint multi-path routing for ZigBee cluster-tree wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on Multimedia Computing and Systems, ICMCS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Ouarzazate, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing energy consumption through mobility in wireless video sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Minimising energy consumption through mobility in wireless video sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second IARA International Conference on Emerging Network Intelligence, EMERGING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549143v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising energy consumption through mobility in wireless video sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Minimizing energy consumption through mobility in wireless video sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second IARA International Conference on Emerging Network Intelligence, EMERGING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530731v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing network lifetime of surveillance system with dynamic risk-based scheduling and mobility of sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Kechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Haffaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Robots and Sensors integration in future rescue INformation system, ROSIN'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congestion Control Framework for Handling Video Surveillance Traffics on WSN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy efficient cluster-based routing in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zeghilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing (EUC-09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vancouver, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">14th IEEE Symposium on Computers and Communications, ISCC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441104v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using passive clustering to enhance video quality in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Congestion Control Framework for Handling Video Surveillance Traffics on WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Badache</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFIP Wireless Days 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing (EUC-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445781v1</w:t>
+                <w:t xml:space="preserve">hal-00441104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient cluster-based routing in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using passive clustering to enhance video quality in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zeghilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zeghilet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Francis Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Badache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Symposium on Computers and Communications, ISCC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2nd IFIP Wireless Days 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404877v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Radio-Disjoint Multipath Routing for Wireless Multimedia Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth ACM International Workshop on Wireless Multimedia Networking and Performance Modeling, WMuNeP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load repartition for congestion control in multimedia wireless sensor networks with multipath routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Wireless Pervasive Computing, ISWPC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.11-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISWPC.2008.4556156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath routing protocol for layered video transport in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on New Technologies of Distributed Systems, NOTERE'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using path diversity for layered video transport in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Distributed Frameworks for Multimedia applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption analysis of a simple image transmission protocol in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Duran-Faundez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Workshop on Factory Communication Systems, WFCS'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMCA: an Active-based Multicast Congestion Avoidance Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Active-Based Multicast Congestion Avoidance Algorithm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dealing with Heterogeneity in a Fully Reliable Multicast Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.203-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maimour</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-01912866v1</w:t>
+                <w:t xml:space="preserve">hal-00096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Heterogeneity in a Fully Reliable Multicast Protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A New Active-Based Multicast Congestion Avoidance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.203-209</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Conference on Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.955-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096925v1</w:t>
+                <w:t xml:space="preserve">hal-01912866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Active Reliable Multicast Framework for the Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.588-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Application-Aware Multicast Communication Framework for Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computing Science - ASIAN 2002, Internet Computing and Modeling, Grid Computing, Peer-to-Peer Computing, and Cluster Computing, 7th Asian Computing Science Conference, Hanoi, Vietnam, December 4-6, 2002, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.140--152, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36184-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of a Router-based Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Replier Active Reliable Multicast (DyRAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.275-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Active Services in Active Reliable Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE 4th Annual International Workshop on Active Middleware Services (AMS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Throughput Analysis of Reliable Multicast Protocols in an Active Networking Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Active Reliable Multicast Strategies for Internet-based Grid Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Hammamet, Tunisia. pp.151-158</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096658v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Networking Support for the Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A Throughput Analysis of Reliable Multicast Protocols in an Active Networking Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Maimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAN 2001 - Third Annual International Working Conference on Actvie Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth IEEE Symposium on Computers and Communications, ISCC'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hammamet, Tunisia. pp.151-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912841v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Reliable Multicast Strategies for Internet-based Grid Computing Infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Networking Support for the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaidioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWAN 2001 - Third Annual International Working Conference on Actvie Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Philadelphia, United States. pp.16--33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45451-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096649v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic web approach for smart health to enhance patient monitoring in resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Amara</w:t>
+                <w:t xml:space="preserve">Mounir Hemam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Hemam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shikha Mehta and Sanju Tiwari and Patrick Siarry and M.A. Jabbar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools, Languages, Methodologies for Representing Semantics on the Web of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.41-60, 2022, 9781786307644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based Routing Protocols for Energy-Efﬁciency in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zeghilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Wireless Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.167-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Multicast Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Benslimane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Multicast on the Internet, Chapter 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Wiley, pp.,, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Multicast Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abderrahim Benslimane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Multicast on The Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Hermès Science Publishing, 2007, chapter 7, 9781905209422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de congestion dans les communications multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multicast Multimédia sur l’Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 7, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9519,552 +9540,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodating Heterogeneity in a Multicast Session Through a Receiver-based Data Replication Scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-06, Laboratoire de l'informatique du parallélisme. 2004, 2+22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of DyRAM using NS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-12, Laboratoire de l'informatique du parallélisme. 2004, 2+16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AMCA : An Active-Based Multicast Congestion Avoidance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4779, LIP RR-2003-16, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4689, LIP RR-2003-07, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071807v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Heterogeneity in an Active-based Multicast Congestion Avoidance Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A RTT-based Partitioning Algorithm for a Multi-rate Reliable Multicast Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4796, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4779, LIP RR-2003-16, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00071790v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMCA : An Active-Based Multicast Congestion Avoidance Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dealing with Heterogeneity in an Active-based Multicast Congestion Avoidance Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4689, LIP RR-2003-07, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">RR-4796, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00071897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of a Router-based Loss Detection Service for Active Reliable Multicast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4636, LIP RR-2002-06, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyRAM : a Reliable Multicast Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4635, LIP RR-2003-05, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10074,105 +10095,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions for enabling high data rate applications in low-power networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Maimour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04253876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10240,51 +10261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5043950"/>
+    <w:nsid w:val="9875960D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10471,51 +10492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moufida-maimour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0057-6128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081405804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahab Kadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezzak Benyahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakhri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Harize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kherbache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.02.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Aliouat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kouadria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.101000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3248067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otabek Sobirov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benyahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madani Hafidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djezzar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-03-2023-0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Aliouat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01388-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kettouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Derdouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-022-01054-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benkhaled" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v46i5.3627" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jicts2245-800X.1029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHS-200640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.06.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3463-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jmcmc.2012040103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zeghilet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2012.045957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-2075-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CLUS.0000018565.91711.6a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6639D28B111FA3FB224D46F81AFB97BE298F8B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidorela Uku" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#231;ekli Sevra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Chowa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahadat Hossain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarouguene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benyahia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarrouguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Chida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tounsi-Omezzine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12097-8_29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64258-7_42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Falek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aounallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baziz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556156" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156960v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Faundez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maimour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PSK2W7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mazuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253876v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moufida-maimour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0057-6128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081405804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=7R867jcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahab Kadri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezzak Benyahia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102658" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Harize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04461210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kherbache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Aliouat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kouadria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.101000" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3248067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otabek Sobirov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benyahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madani Hafidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djezzar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Amara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-03-2023-0046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Aliouat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01388-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kettouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Derdouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-022-01054-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benkhaled" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v46i5.3627" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jicts2245-800X.1029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21248194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHS-200640" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aci.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3463-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zeghilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Badache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2012.045957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Haffaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jmcmc.2012040103" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-2075-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CLUS.0000018565.91711.6a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6639D28B111FA3FB224D46F81AFB97BE298F8B4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidorela Uku" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;i&#231;ekli Sevra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Chowa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahadat Hossain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarouguene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Benyahia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.895" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04285070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12097-8_29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03699799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Bouarrouguen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Chida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tounsi-Omezzine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64258-7_42" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMT.2019.8931382" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Falek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aounallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baziz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Fellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Hoang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Faundez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Holl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maimour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PSK2W7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mazuy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaidioz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45451-9_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>