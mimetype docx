--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -156,312 +156,312 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530275v1</w:t>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Zerbo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Ecological Refractory Bricks from Phosphate Washing By-Products</w:t>
               </w:r>
@@ -575,2850 +575,2863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Zerbo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+                <w:t xml:space="preserve">hal-05514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514953v1</w:t>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative use of different AI methods for the prediction of concrete compressive strength</w:t>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2025.100299⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042765v1</w:t>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+                <w:t xml:space="preserve">Comparative use of different AI methods for the prediction of concrete compressive strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2025.100299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (16), pp.6951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530268v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883446v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636110v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Chu</w:t>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
+                <w:t xml:space="preserve">M. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amar</w:t>
+                <w:t xml:space="preserve">J. Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales de construccion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhargav Ladduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing nano-indentation and microstructural properties of mine tailings-based geopolymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Younesse Haddaji</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817144v1</w:t>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Characterizing nano-indentation and microstructural properties of mine tailings-based geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Arroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younesse Haddaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329431v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+                <w:t xml:space="preserve">hal-04329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279993v1</w:t>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168060v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
+                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168045v1</w:t>
+                <w:t xml:space="preserve">hal-04168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Aouad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
               </w:r>
@@ -3443,64 +3456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3528,895 +3541,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224994v1</w:t>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185567v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.592-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4426,383 +4556,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4812,114 +4942,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des sédiments de dragage pour une valorisation dans les matrices cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Construction durable. IMT Nord Euope; LGCgE, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04432913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4987,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B9FEF00"/>
+    <w:nsid w:val="0183E041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-0820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6175-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hassen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Zmemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gaboussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Abriak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Arroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse Haddaji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04432913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-0820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6175-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hassen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Zmemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gaboussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Abriak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Arroug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse Haddaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04432913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>