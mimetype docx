--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -190,2191 +190,2191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+                <w:t xml:space="preserve">Preparation of Ecological Refractory Bricks from Phosphate Washing By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">Mariem Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raja Zmemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+                <w:t xml:space="preserve">Abdalla Gaboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+                <w:t xml:space="preserve">Nordine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app151910647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+                <w:t xml:space="preserve">hal-05514960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative use of different AI methods for the prediction of concrete compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2025.100299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530275v1</w:t>
+                <w:t xml:space="preserve">hal-05042765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Ecological Refractory Bricks from Phosphate Washing By-Products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app151910647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514960v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514953v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573826v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative use of different AI methods for the prediction of concrete compressive strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2025.100299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042765v1</w:t>
+                <w:t xml:space="preserve">hal-05530275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883446v1</w:t>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530268v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636110v1</w:t>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (16), pp.6951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+                <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626745v1</w:t>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing nano-indentation and microstructural properties of mine tailings-based geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Arroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,226 +2441,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329431v1</w:t>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2688,451 +2688,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+                <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279993v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,607 +3160,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168065v1</w:t>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Moueden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168045v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Moueden</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764619v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3807,90 +3807,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3924,90 +3924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4175,77 +4175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4291,77 +4291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,77 +4421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,77 +4570,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4678,103 +4678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
@@ -4816,90 +4816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4956,51 +4956,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des sédiments de dragage pour une valorisation dans les matrices cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Construction durable. IMT Nord Euope; LGCgE, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5117,51 +5117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0183E041"/>
+    <w:nsid w:val="548DB99B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5348,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-0820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6175-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hassen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Zmemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gaboussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Abriak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Arroug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse Haddaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04432913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-0820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6175-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Zmemla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Gaboussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Arroug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younesse Haddaji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03899" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04432913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>