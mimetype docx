--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -157,1076 +157,1235 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités doctorales entre les Nords et les Suds : Revue de littérature, pp. 183–201</w:t>
+                <w:t xml:space="preserve">DWISE - Doctoral Work and Inequalities in Scientific Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daouda Baldé Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éphigénie Mackane Madioune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguirane, Mouhamadou Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randrianandrasana, Ravaka Ambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">(Eds) Jean-Baptiste Meyer; Abdelhakim Lounaci; Mohamed Benguerna. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/ZRDYJU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05382241v1</w:t>
+                <w:t xml:space="preserve">hal-05614908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique hydraulique et développement socio-économique rural : Evaluation de l'impact des Partenariats Public-Privé (PPP) sur la réduction des inégalités sociales dans le bassin arachidier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
+                <w:t xml:space="preserve">Inégalités doctorales entre les Nords et les Suds : Revue de littérature, pp. 183–201</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coura Kane</w:t>
+                <w:t xml:space="preserve">Yanis Rihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+                <w:t xml:space="preserve">Marta Massera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+                <w:t xml:space="preserve">Lenaïg Moign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Mouhamadou Mansour NGUIRANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(Eds) Jean-Baptiste Meyer; Abdelhakim Lounaci; Mohamed Benguerna. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTES DE LA 3e CONFÉRENCE ÉCONOMIQUE INTERNATIONALE DE DAKAR</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études doctorales africaines : Diversité de situations et enjeux communs – African Doctoral Studies: Diversity of Situations and Common Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions; African Minds, 2025, Mondes inégaux, 978-2-7099-3080-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
-[...429 lines deleted...]
-                <w:t xml:space="preserve">hal-04463246v1</w:t>
+                <w:t xml:space="preserve">halshs-05382241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redynamisation du maraîchage dans la zone du Notto-Diosmone-Palmarin (NDP) par le système de transfert d’eau potable</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires insulaires face aux défis d'accès à l'eau potable : le cas des îles du Saloum. Entre pénurie, résilience et problèmes de gestion des systèmes hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coura Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wally Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Faty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Laboratoire International Unité Mixte Internationale Soutenabilité et Résilience (UMI-SOURCE)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 2 (Numéro 4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique hydraulique et développement socio-économique rural : Evaluation de l'impact des Partenariats Public-Privé (PPP) sur la réduction des inégalités sociales dans le bassin arachidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coura Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTES DE LA 3e CONFÉRENCE ÉCONOMIQUE INTERNATIONALE DE DAKAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04348755v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revitalizing market gardening in the groundnut basin (Senegal) in a context of major environmental change: what role for the Notto-Diosmone-Palmarin (NDP) water transfer system ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niang Awa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Faty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie de l'Université Ouaga I Pr Joseph KI-ZERBO (RGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 1 (Numéro Spécial- 2023), pp.81-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et gestion des ressources en eau dans un contexte de variabilité climatique: quel est l’impact du système transfert d’eau potable du Notto-Diosmone-Palmarin (NDP) dans la résilience des activités maraichères dans le bassin arachidier (Sénégal) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coura Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume (viii) - Issue 2 – December 2023 (Numéro 2 – Décembre2023), pp. 105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité des ressources en eau dans un contexte de changement climatique en milieu rural : le cas du delta du Saloum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour NGUIRANE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Faty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue espaces et sociétés en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LES ESPACES DE VULNÉRABILITÉS AU SÉNÉGAL: Pratiques spatiales et stratégies d’acteurs, Numéro Spécial Juillet 2023, pp. 49- 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport d'activité (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités doctorales entre Nord et Sud : bilan et stratégies de « coordination juste » à l’UMI SOURCE (2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephigénie Mackane Madioune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Moign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redynamisation du maraîchage dans la zone du Notto-Diosmone-Palmarin (NDP) par le système de transfert d’eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour NGUIRANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD/UMI SOURCE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du Laboratoire International Unité Mixte Internationale Soutenabilité et Résilience (UMI-SOURCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, DAKAR, Sénégal. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1294,51 +1453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B6146B9"/>
+    <w:nsid w:val="56E9ED85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-mansour-nguirane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9640-4939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rihi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Moign" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour NGUIRANE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04336522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephig&#233;nie Mackane Madioune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouhamadou-mansour-nguirane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9640-4939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Bald&#233; Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;phig&#233;nie Mackane Madioune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguirane, Mouhamadou Mansour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianandrasana, Ravaka Ambinintsoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/ZRDYJU" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Moign" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour NGUIRANE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04336522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephig&#233;nie Mackane Madioune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04348755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>