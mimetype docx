--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -351,2111 +351,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and fifteen other metal (loid)s exposure of children living around old mines in the south of France</w:t>
+                <w:t xml:space="preserve">Early osteopathic manipulative treatment to prevent cranial positional deformities: A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Pujalté</w:t>
+                <w:t xml:space="preserve">Catherine Genelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeno Loi</w:t>
+                <w:t xml:space="preserve">Valérie Macioce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bernard</w:t>
+                <w:t xml:space="preserve">Héléna Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Moulis</w:t>
+                <w:t xml:space="preserve">Inge Harrewijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 291, pp.117842. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077894v1</w:t>
+                <w:t xml:space="preserve">hal-05087242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early echocardiographic predictors of death or early severe morbidity in extremely low gestational age neonates: a prospective study</w:t>
+                <w:t xml:space="preserve">Emotional distress of callers requesting emergency medical communication center assistance and patient outcomes: a prospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Mosca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Marie Christina Ng Ping Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Beringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Mesnage</w:t>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-025-06364-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12873-025-01446-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192478v1</w:t>
+                <w:t xml:space="preserve">hal-05427884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and 1‐Year Prognostic of Unstable Angina After High‐Sensitivity Troponin Assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Meunier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ralandison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Macia</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catheterization and Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccd.31473⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.106555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071317v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LYMPHOSCORE. Nouveau système d’évaluation qualitatif et semi-quantitatif en lymphoscintigraphie des membres inférieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diagnostic Performances of a Rapid Screening Tool for Detection of Psychiatric Symptomatology in an Urban Community Setting of People Who Use Drugs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ilonca</w:t>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mestre Godin</w:t>
+                <w:t xml:space="preserve">Philippe Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+                <w:t xml:space="preserve">Tiffany Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vasdi.2025.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15504263.2025.2557194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319273v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between medical interns’ perceived stress, workaholism and personality: a cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early echocardiographic predictors of death or early severe morbidity in extremely low gestational age neonates: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Pissarra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elisa Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
+                <w:t xml:space="preserve">Illies Ouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Julien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-06914-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184 (8), pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-025-06364-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079881v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lupus-associated hypoprothrombinemia syndrome in children: Differences between post-infectious and autoimmune forms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arsenic and fifteen other metal (loid)s exposure of children living around old mines in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Huguenin</w:t>
+                <w:t xml:space="preserve">Igor Pujalté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Blanc</w:t>
+                <w:t xml:space="preserve">Zeno Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Valentin</w:t>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Babuty</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245, pp.109231. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.117842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951795v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early osteopathic manipulative treatment to prevent cranial positional deformities: A randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Incidence and 1‐Year Prognostic of Unstable Angina After High‐Sensitivity Troponin Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Genelot</w:t>
+                <w:t xml:space="preserve">Romain Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Macioce</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Huguet</w:t>
+                <w:t xml:space="preserve">François Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Harrewijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cambonie</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2024.11.003⟩</w:t>
+              <w:t xml:space="preserve">Catheterization and Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (6), pp.1445-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccd.31473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087242v1</w:t>
+                <w:t xml:space="preserve">hal-05071317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Performances of a Rapid Screening Tool for Detection of Psychiatric Symptomatology in an Urban Community Setting of People Who Use Drugs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LYMPHOSCORE. Nouveau système d’évaluation qualitatif et semi-quantitatif en lymphoscintigraphie des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Diana Ilonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trouiller</w:t>
+                <w:t xml:space="preserve">Sandrine Mestre Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Charmet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Gruyelle</w:t>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dual Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15504263.2025.2557194⟩</w:t>
+              <w:t xml:space="preserve">Vascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vasdi.2025.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264842v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links between medical interns’ perceived stress, workaholism and personality: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ralandison</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-06914-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386905v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional distress of callers requesting emergency medical communication center assistance and patient outcomes: a prospective observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lupus-associated hypoprothrombinemia syndrome in children: Differences between post-infectious and autoimmune forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Zighed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christina Ng Ping Cheung</w:t>
+                <w:t xml:space="preserve">Laurence Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Beringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joana Pissarra</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lefebvre</w:t>
+                <w:t xml:space="preserve">Antoine Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.109231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12873-025-01446-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427884v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An e-Learning Course to Train General Practitioners in Planetary Health: Pilot Intervention Study</w:t>
+                <w:t xml:space="preserve">ROX (Respiratory rate–OXygenation) index to predict early response to high‐flow nasal cannula therapy in infants with viral bronchiolitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tourrette</w:t>
+                <w:t xml:space="preserve">Christophe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
+                <w:t xml:space="preserve">Erika Nogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kozub</w:t>
+                <w:t xml:space="preserve">Julien Baleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Badreddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia James</w:t>
+                <w:t xml:space="preserve">Robin Pouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/56138⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.26860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602657v1</w:t>
+                <w:t xml:space="preserve">hal-04396914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Family Medicine Residents in Dermoscopy Using an e-Learning Course: Pilot Interventional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An e-Learning Course to Train General Practitioners in Planetary Health: Pilot Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Friche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moulis</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Du Thanh</w:t>
+                <w:t xml:space="preserve">Eva Kozub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dereure</w:t>
+                <w:t xml:space="preserve">Maha Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Duflos</w:t>
+                <w:t xml:space="preserve">Julia James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Formative Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.e56005. </w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.e56138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/56005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/56138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602241v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LYMPHOSCORE (Lymphoscintigraphy Scoring Reliability) Reliability of a New Qualitative and Semiquantitative Lymphoscintigraphy Scoring System for Primary Lymphedema</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Training Family Medicine Residents in Dermoscopy Using an e-Learning Course: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Friche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Du Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000005357⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e56005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014658v1</w:t>
+                <w:t xml:space="preserve">hal-04602241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assessment of Smartphone Medication Management Apps in France: Systematic Search</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LYMPHOSCORE (Lymphoscintigraphy Scoring Reliability) Reliability of a New Qualitative and Semiquantitative Lymphoscintigraphy Scoring System for Primary Lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ilonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e54866. </w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (9), pp.e428-e435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/54866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000005357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510534v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROX (Respiratory rate–OXygenation) index to predict early response to high‐flow nasal cannula therapy in infants with viral bronchiolitis</w:t>
+                <w:t xml:space="preserve">Quality Assessment of Smartphone Medication Management Apps in France: Systematic Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Milesi</w:t>
+                <w:t xml:space="preserve">Mickael Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Nogue</w:t>
+                <w:t xml:space="preserve">Julie Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baleine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pouyau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e54866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppul.26860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/54866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396914v1</w:t>
+                <w:t xml:space="preserve">hal-04510534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing workaholism risk among health care students in Montpellier-Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyre-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Marrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (3), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2515,64 +2515,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iklo Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sofia Cardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Mandoorah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2655,103 +2655,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LYMPHOSCORE (Lymphoscintigraphy Scoring Reliability) Reliability of a New Qualitative and Semiquantitative Lymphoscintigraphy Scoring System for Primary Lymphedema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ilonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,51 +3020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0359FF71"/>
+    <w:nsid w:val="2C680012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3251,51 +3251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moulis-lionel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-3245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257308342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/142163408864500091156" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguilhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delbaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.12.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pujalt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Loi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mosca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illies Ouhab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mesnage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06364-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Macia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.31473" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ilonca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre Godin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.01.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06914-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Zighed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Valentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Macioce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2024.11.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gruyelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2025.2557194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christina Ng Ping Cheung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Beringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01446-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tourrette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Badreddine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia James" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Friche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Du Thanh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005357" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael To&#239;go" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54866" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Milesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyre-Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Marrouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.02.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719045v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iklo Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofia Cardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Mandoorah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11133913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04666336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauriat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moulis-lionel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-3245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257308342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/142163408864500091156" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krief" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguilhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delbaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.12.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Macioce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Harrewijn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2024.11.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christina Ng Ping Cheung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Beringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12873-025-01446-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gruyelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15504263.2025.2557194" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illies Ouhab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mesnage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-025-06364-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pujalt&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Loi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117842" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Macia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.31473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ilonca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre Godin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vasdi.2025.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06914-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Zighed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Huguenin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Valentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109231" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Milesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouyau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26860" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tourrette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kozub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Badreddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia James" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56138" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Friche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Du Thanh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael To&#239;go" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54866" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyre-Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Marrouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.02.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719045v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iklo Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofia Cardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Mandoorah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11133913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04666336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauriat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>