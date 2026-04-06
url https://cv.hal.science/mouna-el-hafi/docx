--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1388,563 +1388,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path integrals formulations leading to propagator evaluation for coupled linear physics in large geometric models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-Scattering processes: path-integrals designed for the numerical handling of complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108911⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (18), pp.4909-4912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.500487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204702v3</w:t>
+                <w:t xml:space="preserve">hal-03825434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-Scattering processes: path-integrals designed for the numerical handling of complex geometries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path integrals formulations leading to propagator evaluation for coupled linear physics in large geometric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brunel</w:t>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coustet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">C. Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (18), pp.4909-4912. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294, pp.108911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.500487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825434v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204702v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najda Villefranque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718009v1</w:t>
+                <w:t xml:space="preserve">hal-03563357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Terrée</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563357v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
@@ -2192,1593 +2192,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dauchet</w:t>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.101894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639249v1</w:t>
+                <w:t xml:space="preserve">hal-02950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.101894. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 413, pp.1-20/109463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950637v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">J. Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 413, pp.1-20/109463. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.1-13/107022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546081v2</w:t>
+                <w:t xml:space="preserve">hal-02639249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data analysis applied to the multi-spectral correlated– k distribution model</w:t>
+                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longfeng Hou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648752v1</w:t>
+                <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660563v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional data analysis applied to the multi-spectral correlated– k distribution model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.508-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871366v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 676 (1), art. 012007 - 3 p. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706727v1</w:t>
+                <w:t xml:space="preserve">hal-01599991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599991v1</w:t>
+                <w:t xml:space="preserve">hal-01599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599986v1</w:t>
+                <w:t xml:space="preserve">hal-01282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinar Menguc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 172, p. 1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282921v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V Preface</w:t>
+                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinar Menguc</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lybaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676 (1), art. 011001 - 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620300v1</w:t>
+                <w:t xml:space="preserve">hal-01706748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevin Selçuk</w:t>
+                <w:t xml:space="preserve">Christophe Spiesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 676 (1), art. 011001 - 3 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 676 (1), art. 012007 - 3 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/011001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706748v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion approximation and short‐path statistics at low to intermediate Knudsen numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 129, pp.145-157. </w:t>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125, pp.57-68. </w:t>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of recent radiative transfer Monte Carlo advances and its contribution to the field of microorganisms cultivation in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,291 +6667,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of soot aggregation on the radiative properties in the infrared region and radiative heat transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo method and sensitivity estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a M Brasil</w:t>
+                <w:t xml:space="preserve">A De Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Clergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 74 (6), pp.697-718. </w:t>
+              <w:t xml:space="preserve">, 2002, 75 (5), pp.529-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-4073(01)00280-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4073(02)00027-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712162v1</w:t>
+                <w:t xml:space="preserve">hal-01712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method and sensitivity estimations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the effect of soot aggregation on the radiative properties in the infrared region and radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A De Lataillade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">a M Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Clergent</w:t>
+                <w:t xml:space="preserve">T L Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Dufresne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 75 (5), pp.529-538. </w:t>
+              <w:t xml:space="preserve">, 2002, 74 (6), pp.697-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-4073(02)00027-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4073(01)00280-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712163v1</w:t>
+                <w:t xml:space="preserve">hal-01712162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A net-exchange Monte Carlo approach to radiation in optically thick systems</w:t>
               </w:r>
@@ -7099,51 +7099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8041,51 +8041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Porous Media, May 2023, Edinburg, Scotland, United Kingdom</w:t>
@@ -8507,90 +8507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solar heat sources on packed bed TES performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort (online), France. pp.293-300, </w:t>
@@ -8775,90 +8775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Stock® - Solution de stockage de la chaleur compétitive : Etude de la robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9423,90 +9423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for Conduction-Radiation Coupling in Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9583,51 +9583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,540 +9935,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des transferts conducto-radiatifs par la méthode de Monte-Carlo en milieux poreux</w:t>
+                <w:t xml:space="preserve">Combined conductive-radiative heat transfer analysis in complex geometry using the Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France. 8 p</w:t>
+              <w:t xml:space="preserve">ECOS 2017 - 30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630830v1</w:t>
+                <w:t xml:space="preserve">hal-01876179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined conductive-radiative heat transfer analysis in complex geometry using the Monte Carlo method</w:t>
+                <w:t xml:space="preserve">Résolution des transferts conducto-radiatifs par la méthode de Monte-Carlo en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2017 - 30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 6 p</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876179v1</w:t>
+                <w:t xml:space="preserve">hal-01630830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113074v1</w:t>
+                <w:t xml:space="preserve">hal-01706792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706792v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line-sampling-based Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,303 +10776,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null collision Monte Carlo algorithms : a meshless technique to deal with radiative problems in heterogeneous media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of particle filters in moving frontier problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo José Colaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fudym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-13 -7th International symposium on radiative transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey. 12 p</w:t>
+              <w:t xml:space="preserve">IPDO 2013 -4th Inverse Problems, Design and Optimization symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741806v1</w:t>
+                <w:t xml:space="preserve">hal-01741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of particle filters in moving frontier problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null collision Monte Carlo algorithms : a meshless technique to deal with radiative problems in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDO 2013 -4th Inverse Problems, Design and Optimization symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France. 10 p</w:t>
+              <w:t xml:space="preserve">RAD-13 -7th International symposium on radiative transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741813v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11136,51 +11136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11257,51 +11257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,282 +11359,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Albin</w:t>
+                <w:t xml:space="preserve">Application des filtres de particules à l'estimation de la vitesse de propagation d'incendies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo José Colaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. p.66-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741831v1</w:t>
+                <w:t xml:space="preserve">hal-01768691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des filtres de particules à l'estimation de la vitesse de propagation d'incendies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fudym</w:t>
+                <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768691v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer modelling in a concentrated solar energy bubbling fluidized bed receiver using the Monte Carlo Method</w:t>
               </w:r>
@@ -11960,397 +11960,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Optimisation de la conception de collecteurs d'énergie solaire concentrée par méthodes de Monte-Carlo intégrées à un outil de synthèse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">SFT 2009 -Actes du congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. p.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771364v1</w:t>
+                <w:t xml:space="preserve">hal-01769850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conception de collecteurs d'énergie solaire concentrée par méthodes de Monte-Carlo intégrées à un outil de synthèse d'image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Bhushan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2009 -Actes du congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. p.283-288</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769850v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Joseph</w:t>
+                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753270v1</w:t>
+                <w:t xml:space="preserve">hal-01753272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon path statistics in turbid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12392,428 +12396,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
+              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753272v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+                <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769854v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Amaya</w:t>
+                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cabrit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.185-196</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753277v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et contrôle du calcul de transfert radiatif dans une chambre de reformage de pile à combustible</w:t>
               </w:r>
@@ -13026,459 +13026,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Un nouveau concept de centrale solaire thermodynamique basé sur un récepteur à lit fluidisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768714v1</w:t>
+                <w:t xml:space="preserve">hal-00166316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un modèle rapide de propriétés radiatives des gaz pour le couplage rayonnement-combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Joseph</w:t>
+                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166803v1</w:t>
+                <w:t xml:space="preserve">hal-00166795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
+                <w:t xml:space="preserve">Mise en place d'un modèle rapide de propriétés radiatives des gaz pour le couplage rayonnement-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166795v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau concept de centrale solaire thermodynamique basé sur un récepteur à lit fluidisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166316v1</w:t>
+                <w:t xml:space="preserve">hal-01768714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode aux Ordonnées Discrétes et calcul de contrôle par la méthode de Monte Carlo pour la simulation des transferts radiatifs en combustion</w:t>
               </w:r>
@@ -14285,51 +14285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiative transfer-IV -4th International symposium on radiative transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey. 8 p</w:t>
@@ -14352,381 +14352,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gas and soot radiation on soot formation in counterflow ethylene diffusion flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. J. Smallwood</w:t>
+                <w:t xml:space="preserve">Application of the discrete ordinates method to grey media in complex geometries using unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.227-237</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782648v1</w:t>
+                <w:t xml:space="preserve">hal-01782643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the discrete ordinates method to grey media in complex geometries using unstructured meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Joseph</w:t>
+                <w:t xml:space="preserve">Radiative accurate numerical solutions in two-dimensional axisymmetric enclosures for a gas-particles mixture with varying soot volumetric fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Coelho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.97-106</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782643v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative accurate numerical solutions in two-dimensional axisymmetric enclosures for a gas-particles mixture with varying soot volumetric fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro J. Coelho</w:t>
+                <w:t xml:space="preserve">Effects of gas and soot radiation on soot formation in counterflow ethylene diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Smallwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.161-170</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.227-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781680v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation for participating media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14816,64 +14816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2002 -Congrès français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15041,51 +15041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation of flames radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15574,51 +15574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo, France. 2021</w:t>
@@ -15647,51 +15647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for combined heat transfer in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15772,51 +15772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for the evaluation of an effective conductivity in a complex solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Biele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16018,51 +16018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16158,51 +16158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional estimation of the junction temperature with Monte Carlo method for electronic module cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16210,51 +16210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16328,51 +16328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16538,51 +16538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16656,51 +16656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16917,90 +16917,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer function estimation with SMC method for combined heat transfer: insensitivity to detail refinement of complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17125,51 +17125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E7E1C61"/>
+    <w:nsid w:val="5D0738AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17356,51 +17356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>