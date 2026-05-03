--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -12068,385 +12068,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Joseph</w:t>
+                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753270v1</w:t>
+                <w:t xml:space="preserve">hal-01753272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon path statistics in turbid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753272v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon path statistics in turbid media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Bhushan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.57-66</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753268v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
               </w:r>
@@ -12557,51 +12557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13134,164 +13134,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
+                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166795v1</w:t>
+                <w:t xml:space="preserve">hal-01768714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un modèle rapide de propriétés radiatives des gaz pour le couplage rayonnement-combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13320,165 +13307,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
+              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768714v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode aux Ordonnées Discrétes et calcul de contrôle par la méthode de Monte Carlo pour la simulation des transferts radiatifs en combustion</w:t>
               </w:r>
@@ -14682,51 +14682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation for participating media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14816,51 +14816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17125,51 +17125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0738AB"/>
+    <w:nsid w:val="82412BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17356,51 +17356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>