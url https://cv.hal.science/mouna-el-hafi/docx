--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">144512777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=YxP-AkEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,6891 +212,6891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm: Getting insensitive to geometrical refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carrier</w:t>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Hafi</w:t>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165554v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm: Getting insensitive to geometrical refinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased backward Monte Carlo method for addressing stiff chemical kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">Abderrahim Sahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mouna El Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330604⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.165009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265682v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of null-collision backward Monte Carlo algorithm to digital image rendering of sooting flames in the visible range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 347, pp.109661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally refined unbiased Monte Carlo estimate of the Earth’s global radiative cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (5), pp.e2315492121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2315492121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation of Atmospheric Radiative Forcings Using A Path-Integral Formulation Approach for Spectro-Radiative Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 327, pp.109123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three approaches on estimating geometric sensitivities in radiative transfer with Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zili He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene D’eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 326, pp.109104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo estimation of geometric sensitivities in Solar Power Tower systems of flat mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zili HE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.9-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2023.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo-Based Strategy to Assess Complex Kinetics: Application of the Null-Reaction Method to DAEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel NASFi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (8), pp.1988-1997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-Scattering processes: path-integrals designed for the numerical handling of complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (18), pp.4909-4912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.500487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path integrals formulations leading to propagator evaluation for coupled linear physics in large geometric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 294, pp.108911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204702v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563357v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718009v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260, pp.1-12/107402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null-collision meshless Monte-Carlo - A new reverse Monte-Carlo algorithm designed for laser-source emission in absorbing/scattering inhomogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 271, pp.1-18/107725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubin Touzo</w:t>
+                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Olivès</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">J. Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.1-13/107022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950637v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of a packed-bed thermal energy storage system designed to recover high temperature waste heat: an industrial scale up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.101894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546081v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 413, pp.1-20/109463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639249v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Functional data analysis applied to the multi-spectral correlated– k distribution model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660563v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871366v1</w:t>
+                <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data analysis applied to the multi-spectral correlated– k distribution model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648752v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676 (1), art. 012007 - 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599991v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinar Menguc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, p. 1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599986v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282921v1</w:t>
+                <w:t xml:space="preserve">hal-01599991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620300v1</w:t>
+                <w:t xml:space="preserve">hal-01599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/011001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706748v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+                <w:t xml:space="preserve">Paul Lybaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 676 (1), art. 012007 - 3 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/012007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 676 (1), art. 011001 - 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/676/1/011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706727v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.57-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion approximation and short‐path statistics at low to intermediate Knudsen numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110 (2), pp.20007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/110/20007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Germain Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, p.341-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Baud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625031v1</w:t>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo advances and concentrated solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, p.653-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2013.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of particle filters to regional-scale wildfire spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. R. B. Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Colaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (6), p.415-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null-collision meshless Monte-Carlo-Application to the validation of fast radiative transfer solvers embedded in combustion simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 129, pp.145-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral formulation of null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125, pp.57-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of recent radiative transfer Monte Carlo advances and its contribution to the field of microorganisms cultivation in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128 (SI), pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the interaction between turbulent combustion and thermal radiation using unsteady coupled LES/DOM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitou Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuenot Benedicte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (4), pp.1605-1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Modeling for Turbulent Combustion: Development of a Methodology to Couple Turbulent Combustion and Radiative Heat Transfer in LES</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of radiative heat transfer on the structure of turbulent supersonic channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfitzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4003552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 677, pp.417-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712148v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiative heat transfer on the structure of turbulent supersonic channel flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Radiation Modeling for Turbulent Combustion: Development of a Methodology to Couple Turbulent Combustion and Radiative Heat Transfer in LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.92⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4003552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712147v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 111 (2, SI), pp.295-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2009.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Ordinates and Monte Carlo Methods for Radiative Transfer Simulation Applied to Computational Fluid Dynamics Combustion Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.3013832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the single-mixture gas assumption for the correlated K-distribution fictitious gas method in H2O-CO2-CO mixture at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2946475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of radiative heat transfer in participating gas-solid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1413-1421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of turbulence radiation interaction in turbulent flames and implications for modeling in large Eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkish Journal of Engineering and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (6), p.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On various modeling approaches to radiative heat transfer in pool fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirk A. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan A. Wray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (4), pp.263-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of high temperature H2O-CO2-CO mixture with a correlated k-distribution fictitious gas method and the single-mixture gas assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (2), pp.304-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Estimates of Domain-Deformation Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (18), 180601 - 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.180601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate solutions for radiative heat transfer in two-dimensional axisymmetric enclosures with gas radiation and reflective surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (1), p.39-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407790490515639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three spatial differencing schemes in discrete ordinates method using three-dimensional unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (9), pp.851-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gas and soot radiation on soot formation in counterflow ethylene diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fs Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hs Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Smallwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (4), pp.501-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-4073(03)00267-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark numerical solutions for radiative heat transfer in two-dimensional axisymmetric enclosures with nongray sooting media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43 (5), pp.425-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/713836240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method and sensitivity estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A De Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Clergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75 (5), pp.529-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-4073(02)00027-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of soot aggregation on the radiative properties in the infrared region and radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Brasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T L Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (6), pp.697-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-4073(01)00280-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A net-exchange Monte Carlo approach to radiation in optically thick systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (5), pp.563-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-4073(01)00272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,8295 +7106,8295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image computation of sooting flames by monte carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.25-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image computation of sooting flames by monte carlo method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Hafi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/RAD-25⟩</w:t>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328158v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode de Monte Carlo en espace de chemins du couplage conducto-radiatif : Application à la Gyroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjovi Alexandra Fortunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2025 - Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du productible énergétique annuel de centrale solaire hybride PV-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Monte Carlo-based approach for addressing stiff chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Sahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE 28 - 28th International Symposium for Chemical Reaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turku/Åbo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-carlo and sensitivity transport model: application in solar energy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo method to solve the heat equation in a complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Limon Farfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-23 - 10th International Symposium on Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Porous Media, May 2023, Edinburg, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/rad-23.470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04165671v1</w:t>
+                <w:t xml:space="preserve">hal-04269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to solve the heat equation in a complex media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monte-carlo and sensitivity transport model: application in solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zili HE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coustet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-23 - 10th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/rad-23.470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269415v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization assessment model allowing the evaluation and comparison of hybrid solar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rebrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sainz Mañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FedPV, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating atmospheric radiative forcings using sensitivity monte carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chems Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Radiative Transfer (RAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/rad-23.500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une estimation exacte du forçage radiatif par la méthode de Monte-Carlo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of solar heat sources on packed bed TES performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2020 - 26th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Freiburg (online), Germany. pp.160017-1-160017-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0093521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740560v1</w:t>
+                <w:t xml:space="preserve">hal-03672132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solar heat sources on packed bed TES performances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Une estimation exacte du forçage radiatif par la méthode de Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2020 - 26th International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03672132v1</w:t>
+                <w:t xml:space="preserve">hal-03740560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Monte-Carlo Symbolique pour la caractérisation des propriétés thermiques : application à la méthode flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort (online), France. pp.293-300, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Stock® - Solution de stockage de la chaleur compétitive : Etude de la robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Touzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2020 - 28 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. pp.247-254, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo et sensibilité géométrique, modèle de transport de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2020 - 28 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. pp.577-584, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage conducto-convecto-radiatif par échantillonnage de chemins : un parallèle avec les chemins de multi-diffusions en transfert radiatif</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. p. 239-246</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441250v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Couplage conducto-convecto-radiatif par échantillonnage de chemins : un parallèle avec les chemins de multi-diffusions en transfert radiatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. p. 239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for Conduction-Radiation Coupling in Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined conductive-radiative heat transfer analysis in complex geometry using the Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTRPM-VI - 6th Computational Thermal Radiation in Participating Media VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROTHERM, Apr 2018, Cascais, Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTRPM-VI - 6th Computational Thermal Radiation in Participating Media VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROTHERM, Apr 2018, Cascais, Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined conductive-radiative heat transfer analysis in complex geometry using the Monte Carlo method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Résolution des transferts conducto-radiatifs par la méthode de Monte-Carlo en milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2017 - 30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 6 p</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876179v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des transferts conducto-radiatifs par la méthode de Monte-Carlo en milieux poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combined conductive-radiative heat transfer analysis in complex geometry using the Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France. 8 p</w:t>
+              <w:t xml:space="preserve">ECOS 2017 - 30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630830v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706792v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113074v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line-sampling-based Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.600-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des échanges radiatifs dans un système d'éclairage automobile par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT ( Congrès Société Française de Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of particle filters in moving frontier problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo José Colaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDO 2013 -4th Inverse Problems, Design and Optimization symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Albi, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null collision Monte Carlo algorithms : a meshless technique to deal with radiative problems in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Galtier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-13 -7th International symposium on radiative transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Kusadasi, Turkey. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, May 2013, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDO 2013 : 4th Inverse problems, design and optimization symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des filtres de particules à l'estimation de la vitesse de propagation d'incendies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellington Betencurte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helcio Rangel Barreto Orlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo José Colaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. p.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer modelling in a concentrated solar energy bubbling fluidized bed receiver using the Monte Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm conference No. 95 : computational thermal radiation in participating media IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nancy, France. art. 012030 (10 p.), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/369/1/012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts radiatifs dans un lit fluidisé directement exposé à un flux solaire concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2011 -10ème Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design computation in central receiver systems using Monte-Carlo methods and ed-star programming environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perpignan, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conception de collecteurs d'énergie solaire concentrée par méthodes de Monte-Carlo intégrées à un outil de synthèse d'image</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2009 -Actes du congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. p.283-288</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769850v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la conception de collecteurs d'énergie solaire concentrée par méthodes de Monte-Carlo intégrées à un outil de synthèse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
+              <w:t xml:space="preserve">SFT 2009 -Actes du congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. p.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753272v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon path statistics in turbid media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Bhushan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.57-66</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753268v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity limits for the global model FS-SNBcK for combustion applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.323-332</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753270v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Photon path statistics in turbid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769854v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.185-196</w:t>
+              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753277v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diffusion d'un rayonnement optique dans un nuage de particules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unsteady coupling of Navier-Stokes and radiative heat transfer solvers applied to an anisothermal multicomponent turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771364v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et contrôle du calcul de transfert radiatif dans une chambre de reformage de pile à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. p.845-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAS TURBINE LARGE EDDY SIMULATION INCLUDING RADIATIVE HEAT TRANSFERS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Méthode aux Ordonnées Discrétes et calcul de contrôle par la méthode de Monte Carlo pour la simulation des transferts radiatifs en combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chanai, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, île des Embiez, France. p. 489-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259237v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau concept de centrale solaire thermodynamique basé sur un récepteur à lit fluidisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+                <w:t xml:space="preserve">GAS TURBINE LARGE EDDY SIMULATION INCLUDING RADIATIVE HEAT TRANSFERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Gonçalves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Ryck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chanai, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166316v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Un nouveau concept de centrale solaire thermodynamique basé sur un récepteur à lit fluidisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768714v1</w:t>
+                <w:t xml:space="preserve">hal-00166316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un modèle rapide de propriétés radiatives des gaz pour le couplage rayonnement-combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166803v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Monte Carlo et synthèse d'images : application à des milieux diffusants en transfert radiatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un modèle rapide de propriétés radiatives des gaz pour le couplage rayonnement-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 èmes Journées Internationales de Thermique (JITH 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166795v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode aux Ordonnées Discrétes et calcul de contrôle par la méthode de Monte Carlo pour la simulation des transferts radiatifs en combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, île des Embiez, France. p. 489-493</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769858v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation modeling of hot jets in atmosphere containing H2O-CO2-CO mixture and particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.187-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo estimation of domain-deformation sensitivities for radiative transfer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paramétrique de la diffusion des particules dans un jet diphasique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2006 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Ile de Ré, France. p.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du rayonnement des gaz et de la diffusion sur l'émission d'un milieu diphasique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2005 -12èmes Journées internationales de thermique = 12th International meeting on heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc. p.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de sensibilité de grandeurs radiatives par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2005 -12èmes Journées internationales de thermique = 12th International meeting on heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc. p.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer modeling of a large pool fire by discrete ordinates, discrete transfer, ray tracing, Monte Carlo, and moments methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Applications of sensitivity estimations by Monte-Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studying turbulence using numerical simulation databases -X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Stanford, United States. p. 353-366</w:t>
+              <w:t xml:space="preserve">Radiative transfer-IV -4th International symposium on radiative transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781670v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of sensitivity estimations by Monte-Carlo methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Radiative transfer modeling of a large pool fire by discrete ordinates, discrete transfer, ray tracing, Monte Carlo, and moments methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk A. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiative transfer-IV -4th International symposium on radiative transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey. 8 p</w:t>
+              <w:t xml:space="preserve">Studying turbulence using numerical simulation databases -X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Stanford, United States. p. 353-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782635v1</w:t>
+                <w:t xml:space="preserve">hal-01781670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the discrete ordinates method to grey media in complex geometries using unstructured meshes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effects of gas and soot radiation on soot formation in counterflow ethylene diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Smallwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.97-106</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.227-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782643v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative accurate numerical solutions in two-dimensional axisymmetric enclosures for a gas-particles mixture with varying soot volumetric fraction</w:t>
+                <w:t xml:space="preserve">Application of the discrete ordinates method to grey media in complex geometries using unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">David Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.161-170</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781680v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gas and soot radiation on soot formation in counterflow ethylene diffusion flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Radiative accurate numerical solutions in two-dimensional axisymmetric enclosures for a gas-particles mixture with varying soot volumetric fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 73</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.227-237</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Mons, Belgium. p.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782648v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation for participating media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Perez</w:t>
+                <w:t xml:space="preserve">Modélisation par Monte-Carlo des transferts radiatifs multidimensionnels en milieux gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on computer graphics, visualization and computer vision 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic. pp.69-72</w:t>
+              <w:t xml:space="preserve">SFT 2002 -Congrès français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712165v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par Monte-Carlo des transferts radiatifs multidimensionnels en milieux gazeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation for participating media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2002 -Congrès français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.271-276</w:t>
+              <w:t xml:space="preserve">10th International conference on computer graphics, visualization and computer vision 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782662v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of aggregation on the phase function and scattering coefficient of soot in the infrared region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Brasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago L. Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADIATION III. ICHMT Third International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Antalya, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ICHMT.2001.RadiationSymp.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized net exchange Monte Carlo simulation of flames radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guilhem de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiative transfer III -3rd International symposium on radiative transfer III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Antalya, Turkey. p.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 97 -Congrès annuel de la Société Française des Thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Toulouse, France. p.699-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Advanced Infrared Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15383,758 +15404,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling molecular state transitions in a line-by-line Monte Carlo approach to estimate radiative forcing for climate change studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Radiation Symposium (IRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de centrales solaires à concentration: calcul de sensibilité par Monte Carlo et couplage avec un algorithme à descente de gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zili He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for combined heat transfer in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAKES - Sendai Albi Knowledge Engineering Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for the evaluation of an effective conductivity in a complex solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Biele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2018 – 14èmes Journées d’Etudes des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gerardmer, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16144,623 +16165,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional estimation of the junction temperature with Monte Carlo method for electronic module cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model and a Monte Carlo estimate for the specific intensity spatial derivative, angular derivative and geometric sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Lapeyre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zili He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINED CONDUCTIVE-RADIATIVE HEAT TRANSFER ANALYSIS IN COMPLEX GEOMETRY USING THE MONTE CARLO METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16770,130 +16791,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux méthodes de résolution numérique de l'équation de transfert radiatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16903,161 +16924,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer function estimation with SMC method for combined heat transfer: insensitivity to detail refinement of complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17125,51 +17146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82412BCC"/>
+    <w:nsid w:val="EF10DCB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17356,51 +17377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mouna-el-hafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8191-8280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144512777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YxP-AkEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Sahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Hafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene D&#8217;eon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204702v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03224186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02950637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101894" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfeng Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/012007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinar Menguc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Sel&#231;uk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/676/1/011001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rochoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. B. Orlande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Colaco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poitou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galtier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitou Damien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Benedicte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Friedrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfitzner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr Stemmer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.92" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabrit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.06.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3013832" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2946475" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk A. Jensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ripoll" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Wray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.09.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01736284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.180601" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790490515639" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.02.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712159v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Guo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Smallwood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00267-X" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713836240" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712162v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Brasil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Farias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Coelho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00280-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05328158v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.470" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093521" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-099" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741813v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Betencurte da Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Rangel Barreto Orlande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jos&#233; Colaco" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delmas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753270v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Bhushan Singh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabrit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lecoq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769858v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781646v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780081v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Guo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Smallwood" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782643v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781680v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712165v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377221v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brasil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago L. Farias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2001.RadiationSymp.250" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516976v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coustet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518194v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>